--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43583ffc715040c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cb779bb8c994c28ab429cd0b3ba1507.psmdcp" Id="R0d0480c8ac3b46ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc1c272200c45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a46431b7470d4ef9bf2b7056afee287b.psmdcp" Id="Ra729bdfcbe1c4c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>