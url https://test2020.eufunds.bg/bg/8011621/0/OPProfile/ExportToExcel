--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc1c272200c45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a46431b7470d4ef9bf2b7056afee287b.psmdcp" Id="Ra729bdfcbe1c4c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28631bc758dc4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21111fa1be0844ce8e04b2bbae1dc914.psmdcp" Id="R832cacf5f686430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>