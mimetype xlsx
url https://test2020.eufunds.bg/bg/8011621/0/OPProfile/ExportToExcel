--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28631bc758dc4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21111fa1be0844ce8e04b2bbae1dc914.psmdcp" Id="R832cacf5f686430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191d356f5e97469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4847374fb8743c2b8992149f741e938.psmdcp" Id="R7f6a7da7f128496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>