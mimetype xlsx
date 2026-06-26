--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191d356f5e97469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4847374fb8743c2b8992149f741e938.psmdcp" Id="R7f6a7da7f128496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf25a6306134a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db86bc4f9bdd4d339cbbee7d75fd97f4.psmdcp" Id="R8c4e468423194f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>