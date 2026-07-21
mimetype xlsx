--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf25a6306134a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db86bc4f9bdd4d339cbbee7d75fd97f4.psmdcp" Id="R8c4e468423194f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea2173c69854914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e89b4c1d4bd4f92bae8158597282c61.psmdcp" Id="Racd2874fcdff49b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>