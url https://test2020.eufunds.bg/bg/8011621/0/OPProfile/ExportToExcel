--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea2173c69854914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e89b4c1d4bd4f92bae8158597282c61.psmdcp" Id="Racd2874fcdff49b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1d3bc6af074dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e256bd12230b409a9fb7618c4bf9eb34.psmdcp" Id="Rfa25ecc71af24611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>