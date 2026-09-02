--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1d3bc6af074dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e256bd12230b409a9fb7618c4bf9eb34.psmdcp" Id="Rfa25ecc71af24611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8b5f51cc36456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc3c5a74151e413a97e8960cd5d45cb9.psmdcp" Id="R6698d72792dc4bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>