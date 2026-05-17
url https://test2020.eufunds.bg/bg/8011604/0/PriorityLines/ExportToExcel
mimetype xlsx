--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ad48f1bd364e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2259a87c78684258a1f2953122121de5.psmdcp" Id="R8fbfb6db6f4149d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924b105701224efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b93c9f4a5154a6db03304a15d32af92.psmdcp" Id="R8a7234c8c0124d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>