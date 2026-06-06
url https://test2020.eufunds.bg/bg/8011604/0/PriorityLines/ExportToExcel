--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924b105701224efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b93c9f4a5154a6db03304a15d32af92.psmdcp" Id="R8a7234c8c0124d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bdc361604454cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43cfd414c13b4d73a77ba6d77a4cd3f1.psmdcp" Id="R7fbf3f59b2e84912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>