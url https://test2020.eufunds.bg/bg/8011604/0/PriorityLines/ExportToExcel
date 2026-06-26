--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bdc361604454cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43cfd414c13b4d73a77ba6d77a4cd3f1.psmdcp" Id="R7fbf3f59b2e84912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69b34ad28d54008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81f713979713474cba09ab80b5e2cddf.psmdcp" Id="R7e97da3867104a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>