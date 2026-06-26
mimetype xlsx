--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69b34ad28d54008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81f713979713474cba09ab80b5e2cddf.psmdcp" Id="R7e97da3867104a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e33044285a4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa827a65076742a1aff04a05c8dc7090.psmdcp" Id="R844a5ad4ba37446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>