--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e33044285a4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa827a65076742a1aff04a05c8dc7090.psmdcp" Id="R844a5ad4ba37446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race2dc5928b64b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/308ff35bf6894cbab5aba2a7cfa356a9.psmdcp" Id="R6f19b5edfd8545d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>