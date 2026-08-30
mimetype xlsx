--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race2dc5928b64b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/308ff35bf6894cbab5aba2a7cfa356a9.psmdcp" Id="R6f19b5edfd8545d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09cfecefa0c24040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b63c7068af94507bdc22636886b5cd3.psmdcp" Id="Rc5377608c7eb47cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>