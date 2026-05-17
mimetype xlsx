--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7edb25b52c4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80271e05fb654215aaefb70c996c4355.psmdcp" Id="R3790b9c9f7ea47f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19471fa31e14f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5a52cd8899241a098758f7d29fd4311.psmdcp" Id="R0d616915783e4b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>