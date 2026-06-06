--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19471fa31e14f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5a52cd8899241a098758f7d29fd4311.psmdcp" Id="R0d616915783e4b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881fc331a0d242a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc38457c32a84bf5b3db6e9c9bd136e2.psmdcp" Id="Rf73938de1c444f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>