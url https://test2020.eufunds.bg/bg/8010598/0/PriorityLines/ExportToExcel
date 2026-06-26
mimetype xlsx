--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881fc331a0d242a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc38457c32a84bf5b3db6e9c9bd136e2.psmdcp" Id="Rf73938de1c444f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462c1abde13344e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8125c4626a2a4b839371211d34e6bce2.psmdcp" Id="R1526bbf8ae0441a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>