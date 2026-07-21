--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462c1abde13344e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8125c4626a2a4b839371211d34e6bce2.psmdcp" Id="R1526bbf8ae0441a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfefcc249a041bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5441fd4f98a84ae18e10147b6118fc03.psmdcp" Id="R2f2e9960ad364d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>