--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfefcc249a041bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5441fd4f98a84ae18e10147b6118fc03.psmdcp" Id="R2f2e9960ad364d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1546c3bbdc2842fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4f7f6eb6e794ea484011e7732016fc6.psmdcp" Id="Rcab8351b726a4481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>