--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1546c3bbdc2842fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4f7f6eb6e794ea484011e7732016fc6.psmdcp" Id="Rcab8351b726a4481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf19992f2cfd4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6146081d791462abfd8909ee934fa2f.psmdcp" Id="R8e0d65f0651f456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>