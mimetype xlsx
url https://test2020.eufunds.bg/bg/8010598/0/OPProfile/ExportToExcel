--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re665aed5b9064281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/873f9816b2824e699dfa842011880e30.psmdcp" Id="R5c0c1a9acd2a492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0ccd7afee5412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bced9745a6df473185f218af42281b94.psmdcp" Id="R6256d9ddcd8d4131" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>