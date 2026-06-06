--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0ccd7afee5412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bced9745a6df473185f218af42281b94.psmdcp" Id="R6256d9ddcd8d4131" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd32151e58014c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/676e39967d2741789dc036ed448d6a3a.psmdcp" Id="R72fb6fc2d1a641e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>