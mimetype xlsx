--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd32151e58014c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/676e39967d2741789dc036ed448d6a3a.psmdcp" Id="R72fb6fc2d1a641e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb5c5832a054e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/217976bdb4c74d9bbe51ca35066c98e0.psmdcp" Id="Rf6f339c2f10b4e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>