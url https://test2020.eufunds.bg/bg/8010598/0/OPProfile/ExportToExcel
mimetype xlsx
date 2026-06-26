--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb5c5832a054e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/217976bdb4c74d9bbe51ca35066c98e0.psmdcp" Id="Rf6f339c2f10b4e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943049f874474faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aba3de71d4324b4e967258f2931f7df4.psmdcp" Id="Rc232c92bb1ec47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>