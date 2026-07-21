--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943049f874474faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aba3de71d4324b4e967258f2931f7df4.psmdcp" Id="Rc232c92bb1ec47c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afa143c34294eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c0c1d53a3c449dab3b069b48c533062.psmdcp" Id="Redf5c6b982724328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>