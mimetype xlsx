--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afa143c34294eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c0c1d53a3c449dab3b069b48c533062.psmdcp" Id="Redf5c6b982724328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290e5e7cd2ba44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7a40d1e18824400be96a344cfc37090.psmdcp" Id="Rbf9e4a31609e4231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>