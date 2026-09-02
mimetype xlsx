--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290e5e7cd2ba44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7a40d1e18824400be96a344cfc37090.psmdcp" Id="Rbf9e4a31609e4231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f783830da049f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3645a11962464411ad3a61b6977aede1.psmdcp" Id="Re94bb7ae27ee446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>