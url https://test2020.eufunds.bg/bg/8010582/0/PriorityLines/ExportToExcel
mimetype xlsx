--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32872bd85ff04f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc5505fc836f472b98a2238daa063d48.psmdcp" Id="R966f29650ed046ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2598653392a4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/401ae98fd12c4acaa3de745c87f0aac6.psmdcp" Id="Ra416880c38dc4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>