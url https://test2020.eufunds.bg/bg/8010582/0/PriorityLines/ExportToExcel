--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2598653392a4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/401ae98fd12c4acaa3de745c87f0aac6.psmdcp" Id="Ra416880c38dc4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cab5cef05ab4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f4cb5bae27548618b1fb995d90b94fd.psmdcp" Id="R386bcc80001c4098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>