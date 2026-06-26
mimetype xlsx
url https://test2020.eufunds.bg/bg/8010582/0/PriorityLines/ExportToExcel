--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cab5cef05ab4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f4cb5bae27548618b1fb995d90b94fd.psmdcp" Id="R386bcc80001c4098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e0eff1038b44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/086fbd56437643089dd487a81f4f472a.psmdcp" Id="Rb2bbb6ace3904b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>