--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e0eff1038b44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/086fbd56437643089dd487a81f4f472a.psmdcp" Id="Rb2bbb6ace3904b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15dd4f5f60e84cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dea63991641476cb35d1bd6a3406781.psmdcp" Id="R25c0caf964da4fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>