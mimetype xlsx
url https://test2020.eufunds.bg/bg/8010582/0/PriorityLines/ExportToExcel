--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15dd4f5f60e84cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dea63991641476cb35d1bd6a3406781.psmdcp" Id="R25c0caf964da4fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2e5da145c44ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c08d1bb934564d4896153ef32a898dfc.psmdcp" Id="R946571df855444bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>