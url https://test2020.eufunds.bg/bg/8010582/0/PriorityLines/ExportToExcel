--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2e5da145c44ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c08d1bb934564d4896153ef32a898dfc.psmdcp" Id="R946571df855444bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b1e84733aa43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b2adc1d66ce48f79b77fb7c412cba28.psmdcp" Id="Rf886492ba82048d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>