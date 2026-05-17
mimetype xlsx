--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750ac089d8884051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b6429c840b5455c999b12dae22980fa.psmdcp" Id="R2704639960c74a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523b6842920b403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a5c8efca6d1434ca7ff0c869d49cd9c.psmdcp" Id="Rc14d6a2778c243bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>