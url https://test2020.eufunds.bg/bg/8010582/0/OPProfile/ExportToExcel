--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523b6842920b403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a5c8efca6d1434ca7ff0c869d49cd9c.psmdcp" Id="Rc14d6a2778c243bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590048501f2f481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6c42471110e47d9860d13d52f3ad85d.psmdcp" Id="R7876879bfde6496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>