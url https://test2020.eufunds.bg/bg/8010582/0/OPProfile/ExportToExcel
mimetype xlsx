--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590048501f2f481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6c42471110e47d9860d13d52f3ad85d.psmdcp" Id="R7876879bfde6496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8571a6073c1f41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07ddc07ea4bc4cea99af68c129cf1aa2.psmdcp" Id="Rd637a2b927db4d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>