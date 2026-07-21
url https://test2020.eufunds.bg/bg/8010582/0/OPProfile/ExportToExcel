--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8571a6073c1f41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07ddc07ea4bc4cea99af68c129cf1aa2.psmdcp" Id="Rd637a2b927db4d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03111b38fac64fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de2894632a6342b5b8752171c5d4b8bc.psmdcp" Id="R30bfd3a4f5f3459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>