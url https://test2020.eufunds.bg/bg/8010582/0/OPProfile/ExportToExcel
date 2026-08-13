--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03111b38fac64fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de2894632a6342b5b8752171c5d4b8bc.psmdcp" Id="R30bfd3a4f5f3459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e14eb6d69484894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cd4946ce17d437b9f14a8d695997e9c.psmdcp" Id="R14edfc37cf574bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>