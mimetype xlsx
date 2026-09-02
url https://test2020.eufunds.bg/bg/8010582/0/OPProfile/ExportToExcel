--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e14eb6d69484894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cd4946ce17d437b9f14a8d695997e9c.psmdcp" Id="R14edfc37cf574bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7976dce1ac6d4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b6ed11f634d4e4ca7508005e605b61f.psmdcp" Id="R2fe8f1698d964480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>