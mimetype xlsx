--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc462ecfcf01f4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/502866751c884d4ab2f0bcffcee029c4.psmdcp" Id="Rdb358ea39a6e4167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e562ec40d04a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9965f63ff5940309e558b46cfe589ec.psmdcp" Id="Rb6954b00cc3c491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>