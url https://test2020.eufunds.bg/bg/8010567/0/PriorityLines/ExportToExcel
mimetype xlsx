--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e562ec40d04a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9965f63ff5940309e558b46cfe589ec.psmdcp" Id="Rb6954b00cc3c491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1540230c79ef4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daacf64b18a44631aa1e46276fcd6e45.psmdcp" Id="R8523ddb236ae40a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>