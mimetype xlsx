--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1540230c79ef4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daacf64b18a44631aa1e46276fcd6e45.psmdcp" Id="R8523ddb236ae40a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc1cb307805b44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f2c23fd0e1f439abe1277e7a1b5d78a.psmdcp" Id="R2f92ce328e9445c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>