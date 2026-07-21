--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc1cb307805b44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f2c23fd0e1f439abe1277e7a1b5d78a.psmdcp" Id="R2f92ce328e9445c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a14d0b3b6f64c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4c99aff90f047308f934d725a7a8de6.psmdcp" Id="R0b66de0298a648da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>