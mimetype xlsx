--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a14d0b3b6f64c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4c99aff90f047308f934d725a7a8de6.psmdcp" Id="R0b66de0298a648da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c66808f86bc431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad44d11010c94cef85d4be878498ce14.psmdcp" Id="R75350d9031074f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>