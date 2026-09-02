--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c66808f86bc431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad44d11010c94cef85d4be878498ce14.psmdcp" Id="R75350d9031074f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf13663c20c814d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e93423e2d08498c9c7ac12823daac41.psmdcp" Id="R09620abeb4a74470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>