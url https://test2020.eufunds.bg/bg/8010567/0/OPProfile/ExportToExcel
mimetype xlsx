--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ff57288ab043ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4b7fa7e89ac4c63948b7c0e5b9eaf52.psmdcp" Id="Rdd64cd79fcef4372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3614bc3d7a064247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ddae987cd4c43b187ac99da32b26f4f.psmdcp" Id="R477eb93d83b34b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>