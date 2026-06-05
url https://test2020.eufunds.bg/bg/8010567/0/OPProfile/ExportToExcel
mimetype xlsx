--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3614bc3d7a064247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ddae987cd4c43b187ac99da32b26f4f.psmdcp" Id="R477eb93d83b34b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819a980455b14e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/171d19bfd085426b8a4a94a6b8fb453e.psmdcp" Id="R04831b3831034bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>