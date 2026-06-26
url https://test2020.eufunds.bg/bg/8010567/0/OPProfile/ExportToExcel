--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819a980455b14e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/171d19bfd085426b8a4a94a6b8fb453e.psmdcp" Id="R04831b3831034bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree6cb3c165374c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8e20642747c4cde97235dcb881865e9.psmdcp" Id="Re0914ddc95b74293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>