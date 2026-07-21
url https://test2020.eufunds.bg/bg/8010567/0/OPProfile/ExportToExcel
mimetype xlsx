--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree6cb3c165374c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8e20642747c4cde97235dcb881865e9.psmdcp" Id="Re0914ddc95b74293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0bf99e11294489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/749e9b2b410548d1843106541e707a14.psmdcp" Id="R85b6e492bd684f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>