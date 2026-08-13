--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0bf99e11294489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/749e9b2b410548d1843106541e707a14.psmdcp" Id="R85b6e492bd684f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5f39959f3d4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/431d5ef9171548b09c3f8ec3e71965f2.psmdcp" Id="R4e994f16a79946e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>