--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5f39959f3d4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/431d5ef9171548b09c3f8ec3e71965f2.psmdcp" Id="R4e994f16a79946e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b6e70381a34601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd9ba694e6554f70b63f1424fdf3f224.psmdcp" Id="Rfec4657866b24245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>