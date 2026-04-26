--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb356714cc441bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adf2a79a3fe240b3894328f818b488b2.psmdcp" Id="Rcbe4c36b87c54fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b95505ba9a40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2646d1d3531d4c1baf4f2e965e11dd60.psmdcp" Id="R8c27dbf8557f4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>