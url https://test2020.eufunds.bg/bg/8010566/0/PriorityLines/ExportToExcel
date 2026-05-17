--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b95505ba9a40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2646d1d3531d4c1baf4f2e965e11dd60.psmdcp" Id="R8c27dbf8557f4b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref76ab161a7242e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/115fab6b843347ada8b787128624ad85.psmdcp" Id="R567c5e5d9cb94547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>