--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref76ab161a7242e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/115fab6b843347ada8b787128624ad85.psmdcp" Id="R567c5e5d9cb94547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c4b2affd994037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da1125ad2f8343faab897abdbad238b5.psmdcp" Id="Ra18388f56c16491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>