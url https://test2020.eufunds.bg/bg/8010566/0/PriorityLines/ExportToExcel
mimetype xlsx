--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c4b2affd994037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da1125ad2f8343faab897abdbad238b5.psmdcp" Id="Ra18388f56c16491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf04e888bd7146a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a31fc9534afb43c18d17ea3ede94841d.psmdcp" Id="R127743acac354ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>