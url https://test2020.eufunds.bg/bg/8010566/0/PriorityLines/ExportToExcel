--- v4 (2026-06-26)
+++ v5 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf04e888bd7146a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a31fc9534afb43c18d17ea3ede94841d.psmdcp" Id="R127743acac354ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf56d3feebf4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1769a50a048f4f9f9ff091571f0ce8df.psmdcp" Id="R872253569eec4741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>