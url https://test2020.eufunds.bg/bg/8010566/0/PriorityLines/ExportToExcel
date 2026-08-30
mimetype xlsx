--- v5 (2026-07-23)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf56d3feebf4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1769a50a048f4f9f9ff091571f0ce8df.psmdcp" Id="R872253569eec4741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29a4968aa7a4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c75641aa0e934316a81a0f6e3f682a71.psmdcp" Id="R19bd52cf666249aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>