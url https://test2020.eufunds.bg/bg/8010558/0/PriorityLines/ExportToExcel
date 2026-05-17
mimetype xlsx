--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08002b76abe043f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e310417a1c7b4d6f99a7b950a4653aeb.psmdcp" Id="R234961eefc784b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e0a5dae9c6496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb2e9ee1cbd443cc9f040b6a774db83a.psmdcp" Id="R072615aa77c049c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>