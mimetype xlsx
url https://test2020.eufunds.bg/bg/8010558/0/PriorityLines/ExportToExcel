--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e0a5dae9c6496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb2e9ee1cbd443cc9f040b6a774db83a.psmdcp" Id="R072615aa77c049c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0937954abc44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ab285fdc4aa4d84b40e050660ffd0b4.psmdcp" Id="R14eda7198c774aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>