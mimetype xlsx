--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0937954abc44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ab285fdc4aa4d84b40e050660ffd0b4.psmdcp" Id="R14eda7198c774aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08bcfa2c7e27483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7796fa16162e4af78620984d00fde15d.psmdcp" Id="R22bbaf81b90c46dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>