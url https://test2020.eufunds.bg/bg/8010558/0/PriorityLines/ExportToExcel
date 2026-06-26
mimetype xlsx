--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08bcfa2c7e27483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7796fa16162e4af78620984d00fde15d.psmdcp" Id="R22bbaf81b90c46dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a140c28c7b4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d096f9edc71d469792a1d712443db496.psmdcp" Id="R68395358e6174e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>