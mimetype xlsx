--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a140c28c7b4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d096f9edc71d469792a1d712443db496.psmdcp" Id="R68395358e6174e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7774ee15d31c4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9fb6469a7d245b89213c95d71de27b5.psmdcp" Id="Rfe2c6decebc34644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>