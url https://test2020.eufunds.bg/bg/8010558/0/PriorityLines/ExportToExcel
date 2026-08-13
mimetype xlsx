--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7774ee15d31c4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9fb6469a7d245b89213c95d71de27b5.psmdcp" Id="Rfe2c6decebc34644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0437db594094cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9254d23f18b48fa990e97541b4b3f92.psmdcp" Id="Raa258304445b47b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>