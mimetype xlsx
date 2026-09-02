--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0437db594094cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9254d23f18b48fa990e97541b4b3f92.psmdcp" Id="Raa258304445b47b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a4b2b4eedd4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b65cefd74e4e415392dfd4e7f277e12f.psmdcp" Id="R23b0af76c82e4d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>