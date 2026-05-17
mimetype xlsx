--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f3efdd4db8421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3ee68037bcd4f6da5d8df54aa2d7eca.psmdcp" Id="R1ed82ed106974baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2abf56b56fc44542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce499ba901b846c99fc1aea0dd1a29e5.psmdcp" Id="R5f7e74defdf84fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>