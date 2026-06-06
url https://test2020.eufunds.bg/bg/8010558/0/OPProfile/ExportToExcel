--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2abf56b56fc44542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce499ba901b846c99fc1aea0dd1a29e5.psmdcp" Id="R5f7e74defdf84fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce6c1103e274b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9448713638a740db86a9514c921f5115.psmdcp" Id="R2266ca151f834e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>