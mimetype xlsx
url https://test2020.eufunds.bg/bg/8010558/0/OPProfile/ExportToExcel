--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce6c1103e274b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9448713638a740db86a9514c921f5115.psmdcp" Id="R2266ca151f834e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b783c5598340ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/203c36f6a4904673889875529e93e23f.psmdcp" Id="R7f614eec053e46bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>