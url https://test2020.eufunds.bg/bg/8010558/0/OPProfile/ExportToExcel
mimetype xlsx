--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b783c5598340ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/203c36f6a4904673889875529e93e23f.psmdcp" Id="R7f614eec053e46bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e340b2b899848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/216c9ade6a154b3b935ba08b680820c6.psmdcp" Id="Rc8e5efcfb3314530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>