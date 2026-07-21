--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e340b2b899848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/216c9ade6a154b3b935ba08b680820c6.psmdcp" Id="Rc8e5efcfb3314530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf33322eda24607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/738cea48d4264762bec039f2ac0f1d02.psmdcp" Id="R7b6aaed536794cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>