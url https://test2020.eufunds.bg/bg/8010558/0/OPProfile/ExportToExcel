--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf33322eda24607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/738cea48d4264762bec039f2ac0f1d02.psmdcp" Id="R7b6aaed536794cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51b40a76c6a4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20f8f87924ad4262bca63b81d4f4453e.psmdcp" Id="R2d4a2e9064324a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>