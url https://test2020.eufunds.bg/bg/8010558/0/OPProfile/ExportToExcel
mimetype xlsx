--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51b40a76c6a4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20f8f87924ad4262bca63b81d4f4453e.psmdcp" Id="R2d4a2e9064324a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5df1fb220f48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d92a38de9ce94f239d2b0eb8fa5f8823.psmdcp" Id="R0decf7230f934724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>