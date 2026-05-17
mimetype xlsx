--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red384eafe8fc42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32e98fc5be35485f968ba038081269e6.psmdcp" Id="R9d87b689526f4b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439f57f228224c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c342986565504cfda784ab3969572e37.psmdcp" Id="Rf0209106841e4e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>