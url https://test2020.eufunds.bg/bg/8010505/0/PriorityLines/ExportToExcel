--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439f57f228224c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c342986565504cfda784ab3969572e37.psmdcp" Id="Rf0209106841e4e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0039e52cc1a8448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5aeac2d974164f9d843596d89b2c2d57.psmdcp" Id="R2016f6fe69f74bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>