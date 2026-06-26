--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0039e52cc1a8448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5aeac2d974164f9d843596d89b2c2d57.psmdcp" Id="R2016f6fe69f74bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa14a23b8af41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/016ddbec12954c12bbce9a5265b5c0c4.psmdcp" Id="R2846e88aa1d5478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>