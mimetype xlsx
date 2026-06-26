--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa14a23b8af41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/016ddbec12954c12bbce9a5265b5c0c4.psmdcp" Id="R2846e88aa1d5478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3030c3449c4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/667eef90f2d74f84b206b737c4f4bf7a.psmdcp" Id="Ra3eeec53a2524bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>