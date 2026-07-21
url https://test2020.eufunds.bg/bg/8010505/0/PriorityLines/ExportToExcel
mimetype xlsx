--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3030c3449c4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/667eef90f2d74f84b206b737c4f4bf7a.psmdcp" Id="Ra3eeec53a2524bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d40e57617a4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd9347bf4d7f4c4ca098b5bfc3406916.psmdcp" Id="R5a991e664e4f4f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>