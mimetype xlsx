--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d40e57617a4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd9347bf4d7f4c4ca098b5bfc3406916.psmdcp" Id="R5a991e664e4f4f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ff7877286b4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be4b0cc32c4b43b79d648bafd28f4fe4.psmdcp" Id="R4d3edd4e0ec345a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>