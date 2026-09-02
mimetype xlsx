--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ff7877286b4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be4b0cc32c4b43b79d648bafd28f4fe4.psmdcp" Id="R4d3edd4e0ec345a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e2fd7cd7214362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0a168c6d881478cbce9c5d32a60b207.psmdcp" Id="Rec0f1c70c2484ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>