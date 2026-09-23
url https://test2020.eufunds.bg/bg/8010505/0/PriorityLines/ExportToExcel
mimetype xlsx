--- v7 (2026-09-02)
+++ v8 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e2fd7cd7214362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0a168c6d881478cbce9c5d32a60b207.psmdcp" Id="Rec0f1c70c2484ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfe77be31a74e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eee5b98a1f29492f93091a58dad0c1f2.psmdcp" Id="Rec1388273be346d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -1244,63 +1244,63 @@
       </x:c>
       <x:c r="K17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>9268803.69</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>6951602.77</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>2317200.92</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1022.58</x:v>
+        <x:v>1511.29</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>869.2</x:v>
+        <x:v>1284.6</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>153.38</x:v>
+        <x:v>226.69</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>0.01</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="J18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M18" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>34505079.77</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>31054571.8</x:v>
       </x:c>
       <x:c r="D19" s="9">