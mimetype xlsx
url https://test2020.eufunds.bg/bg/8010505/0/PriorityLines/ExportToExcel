--- v8 (2026-09-23)
+++ v9 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfe77be31a74e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eee5b98a1f29492f93091a58dad0c1f2.psmdcp" Id="Rec1388273be346d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4d071356bf4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be2e44538194e4bb8dd3bc0789f3b36.psmdcp" Id="Rd69ca8064f6641ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>