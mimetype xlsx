--- v9 (2026-10-14)
+++ v10 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4d071356bf4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be2e44538194e4bb8dd3bc0789f3b36.psmdcp" Id="Rd69ca8064f6641ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd5e0d4c7e6144aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50a3d3cfbf01450eb948b514cee33076.psmdcp" Id="R06db7d958c3e4cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>