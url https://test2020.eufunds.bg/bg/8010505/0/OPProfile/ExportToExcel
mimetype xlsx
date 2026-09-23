--- v6 (2026-09-02)
+++ v7 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae2fe7254c34d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65a3fe998e474d0aa47006edc9651046.psmdcp" Id="Raffeea9b44fa4401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c237b816294457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41980a037356459abe1887d5beb2e735.psmdcp" Id="R6cbd729f23c245e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1532,470 +1532,470 @@
       </x:c>
       <x:c r="H45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B46" s="4">
         <x:v>2177335471.16</x:v>
       </x:c>
       <x:c r="C46" s="4">
         <x:v>1764995322.36</x:v>
       </x:c>
       <x:c r="D46" s="4">
         <x:v>412340148.8</x:v>
       </x:c>
       <x:c r="E46" s="4">
-        <x:v>2369788.27</x:v>
+        <x:v>2370276.98</x:v>
       </x:c>
       <x:c r="F46" s="4">
-        <x:v>1999822.92</x:v>
+        <x:v>2000238.32</x:v>
       </x:c>
       <x:c r="G46" s="4">
         <x:v>0.11</x:v>
       </x:c>
       <x:c r="H46" s="4">
         <x:v>56395.49</x:v>
       </x:c>
       <x:c r="I46" s="4">
         <x:v>50755.95</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B47" s="4">
         <x:v>2614991299.21</x:v>
       </x:c>
       <x:c r="C47" s="4">
         <x:v>2119768621.92</x:v>
       </x:c>
       <x:c r="D47" s="4">
         <x:v>495222677.29</x:v>
       </x:c>
       <x:c r="E47" s="4">
-        <x:v>6011925.89</x:v>
+        <x:v>6012414.6</x:v>
       </x:c>
       <x:c r="F47" s="4">
-        <x:v>4690612.17</x:v>
+        <x:v>4691027.57</x:v>
       </x:c>
       <x:c r="G47" s="4">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H47" s="4">
         <x:v>56501.33</x:v>
       </x:c>
       <x:c r="I47" s="4">
         <x:v>50809.64</x:v>
       </x:c>
       <x:c r="J47" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B48" s="4">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C48" s="4">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D48" s="4">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E48" s="4">
-        <x:v>6114184.27</x:v>
+        <x:v>6114672.98</x:v>
       </x:c>
       <x:c r="F48" s="4">
-        <x:v>4777531.79</x:v>
+        <x:v>4777947.19</x:v>
       </x:c>
       <x:c r="G48" s="4">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="H48" s="4">
         <x:v>125975.67</x:v>
       </x:c>
       <x:c r="I48" s="4">
         <x:v>109557.08</x:v>
       </x:c>
       <x:c r="J48" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B49" s="4">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C49" s="4">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D49" s="4">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E49" s="4">
-        <x:v>7020459.36</x:v>
+        <x:v>7020948.07</x:v>
       </x:c>
       <x:c r="F49" s="4">
-        <x:v>5592207.92</x:v>
+        <x:v>5592623.32</x:v>
       </x:c>
       <x:c r="G49" s="4">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H49" s="4">
         <x:v>111086.84</x:v>
       </x:c>
       <x:c r="I49" s="4">
         <x:v>97183.81</x:v>
       </x:c>
       <x:c r="J49" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B50" s="4">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C50" s="4">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D50" s="4">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E50" s="4">
-        <x:v>7020459.36</x:v>
+        <x:v>7020948.07</x:v>
       </x:c>
       <x:c r="F50" s="4">
-        <x:v>5592207.92</x:v>
+        <x:v>5592623.32</x:v>
       </x:c>
       <x:c r="G50" s="4">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H50" s="4">
         <x:v>111086.84</x:v>
       </x:c>
       <x:c r="I50" s="4">
         <x:v>97183.81</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="4">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C51" s="4">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D51" s="4">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E51" s="4">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="F51" s="4">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="G51" s="4">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H51" s="4">
         <x:v>111086.84</x:v>
       </x:c>
       <x:c r="I51" s="4">
         <x:v>97183.81</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B52" s="4">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C52" s="4">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D52" s="4">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E52" s="4">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="F52" s="4">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="G52" s="4">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H52" s="4">
         <x:v>111086.84</x:v>
       </x:c>
       <x:c r="I52" s="4">
         <x:v>97183.81</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B53" s="4">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C53" s="4">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D53" s="4">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E53" s="4">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="F53" s="4">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="G53" s="4">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H53" s="4">
         <x:v>111086.84</x:v>
       </x:c>
       <x:c r="I53" s="4">
         <x:v>97183.81</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B54" s="4">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C54" s="4">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D54" s="4">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E54" s="4">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="F54" s="4">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="G54" s="4">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H54" s="4">
         <x:v>111086.84</x:v>
       </x:c>
       <x:c r="I54" s="4">
         <x:v>97183.81</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B55" s="4">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C55" s="4">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D55" s="4">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E55" s="4">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="F55" s="4">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="G55" s="4">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H55" s="4">
         <x:v>111086.84</x:v>
       </x:c>
       <x:c r="I55" s="4">
         <x:v>97183.81</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B56" s="4">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C56" s="4">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D56" s="4">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E56" s="4">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="F56" s="4">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="G56" s="4">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H56" s="4">
         <x:v>111086.84</x:v>
       </x:c>
       <x:c r="I56" s="4">
         <x:v>97183.81</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B57" s="4">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C57" s="4">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D57" s="4">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E57" s="4">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="G57" s="4">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H57" s="4">
         <x:v>111086.84</x:v>
       </x:c>
       <x:c r="I57" s="4">
         <x:v>97183.81</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B58" s="4">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C58" s="4">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D58" s="4">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E58" s="4">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="G58" s="4">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H58" s="4">
         <x:v>111086.84</x:v>
       </x:c>
       <x:c r="I58" s="4">
         <x:v>97183.81</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B59" s="6">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C59" s="6">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D59" s="6">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E59" s="6">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="F59" s="6">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="G59" s="6">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="H59" s="6">
         <x:v>111086.84</x:v>
       </x:c>
       <x:c r="I59" s="6">
         <x:v>97183.81</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>