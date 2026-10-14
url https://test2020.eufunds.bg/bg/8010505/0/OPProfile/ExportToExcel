--- v7 (2026-09-23)
+++ v8 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c237b816294457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41980a037356459abe1887d5beb2e735.psmdcp" Id="R6cbd729f23c245e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref882bc09dbe4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1299ca07c65a4a3b83253f755ffc7464.psmdcp" Id="R99e094c2f007487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>