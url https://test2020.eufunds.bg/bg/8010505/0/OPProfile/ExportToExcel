--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref882bc09dbe4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1299ca07c65a4a3b83253f755ffc7464.psmdcp" Id="R99e094c2f007487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db1ad15c6d14a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35a8cef0d6dc43cda0f882152464c007.psmdcp" Id="Ra882f03a60be4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>