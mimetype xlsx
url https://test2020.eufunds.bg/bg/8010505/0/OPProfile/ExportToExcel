--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4106b4f4bfb7447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b860a005a4a6447b8547a1885738bebc.psmdcp" Id="R61c9bbe199474339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae5125e948243eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f02d4e4af3d4643b41ee362891e0372.psmdcp" Id="R8be52978e6a94e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>