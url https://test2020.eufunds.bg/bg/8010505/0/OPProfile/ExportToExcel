--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae5125e948243eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f02d4e4af3d4643b41ee362891e0372.psmdcp" Id="R8be52978e6a94e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743f4ffd90b24e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89ca7eeda2c041bbaabb9632d45b90f3.psmdcp" Id="R65fa337191fa4fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>