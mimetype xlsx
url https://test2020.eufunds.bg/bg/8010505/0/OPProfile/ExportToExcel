--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743f4ffd90b24e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89ca7eeda2c041bbaabb9632d45b90f3.psmdcp" Id="R65fa337191fa4fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bb334ee6f640a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14b9245bfa6943c3842ab74ae353d018.psmdcp" Id="Re890b80bd0e1425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>