--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bb334ee6f640a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14b9245bfa6943c3842ab74ae353d018.psmdcp" Id="Re890b80bd0e1425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25823d5edf8d4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f2441c9978e4dc6a533f6db16bfaf42.psmdcp" Id="Ra5d7f3af374c4680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>