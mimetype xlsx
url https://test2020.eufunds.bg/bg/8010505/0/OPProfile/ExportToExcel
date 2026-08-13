--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25823d5edf8d4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f2441c9978e4dc6a533f6db16bfaf42.psmdcp" Id="Ra5d7f3af374c4680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965f6d04eeea4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b5b9956b1b5418cae8059fb41d4ff9b.psmdcp" Id="Rf82feda7ff6949d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>