--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965f6d04eeea4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b5b9956b1b5418cae8059fb41d4ff9b.psmdcp" Id="Rf82feda7ff6949d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae2fe7254c34d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65a3fe998e474d0aa47006edc9651046.psmdcp" Id="Raffeea9b44fa4401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>