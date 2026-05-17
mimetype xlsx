--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c834b48a974946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41044785c6d94ce5b12782e4d617fdb9.psmdcp" Id="R8dc63b553a4f46ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9822ab698ace45bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88ceafc9d2944552a2f9eaa00f1a9509.psmdcp" Id="R66a16a6c23dd4f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>