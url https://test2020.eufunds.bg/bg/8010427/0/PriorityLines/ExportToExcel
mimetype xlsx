--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9822ab698ace45bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88ceafc9d2944552a2f9eaa00f1a9509.psmdcp" Id="R66a16a6c23dd4f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7dc01289f444f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a8591a9b75546599b5cedaaae175295.psmdcp" Id="Rf69c3bb76fb344cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>