--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7dc01289f444f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a8591a9b75546599b5cedaaae175295.psmdcp" Id="Rf69c3bb76fb344cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75fc55ebfae4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71dcaf60ac9548dcac788beddbba684b.psmdcp" Id="R2252df3a62964ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>