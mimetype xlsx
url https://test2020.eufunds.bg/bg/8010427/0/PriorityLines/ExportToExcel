--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75fc55ebfae4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71dcaf60ac9548dcac788beddbba684b.psmdcp" Id="R2252df3a62964ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e262baa5064e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/225be364a0d34be588c3ede80450e0a5.psmdcp" Id="Rcfe192486992434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>