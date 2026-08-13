--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e262baa5064e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/225be364a0d34be588c3ede80450e0a5.psmdcp" Id="Rcfe192486992434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2e9625447248ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5751fe00085c46d08a0b49dff00ea370.psmdcp" Id="R5e135c13bf994d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>