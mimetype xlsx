--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2e9625447248ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5751fe00085c46d08a0b49dff00ea370.psmdcp" Id="R5e135c13bf994d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9f2fe6f40a435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2b63bfc0a744fe2aab05e00c8e37615.psmdcp" Id="Rcc11cbcfcdf347da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>