--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963d8d3900824a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20b9a6711e504f10bc4d44c7cdf81670.psmdcp" Id="Ra3ab998d63674b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8de21c6160248ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91dd32a739a146ed8326e7d7aaa76037.psmdcp" Id="R2ecf0315d1554aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>