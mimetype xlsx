--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8de21c6160248ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91dd32a739a146ed8326e7d7aaa76037.psmdcp" Id="R2ecf0315d1554aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00c8ebd6d804651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/323c0726822b439581c1f7eeb575862b.psmdcp" Id="R34395c6dc76d4b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>