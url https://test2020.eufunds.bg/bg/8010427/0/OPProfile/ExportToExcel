--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00c8ebd6d804651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/323c0726822b439581c1f7eeb575862b.psmdcp" Id="R34395c6dc76d4b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a557e12e9bf4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d83e04c23484cd586d31551bff8a803.psmdcp" Id="R59d8885d2f8f4ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>