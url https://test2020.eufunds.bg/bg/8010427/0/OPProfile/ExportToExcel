--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a557e12e9bf4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d83e04c23484cd586d31551bff8a803.psmdcp" Id="R59d8885d2f8f4ac8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a13ee0235c4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d2ad5a6a4544a629d0801882b52136a.psmdcp" Id="R0288985f8b4543ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>