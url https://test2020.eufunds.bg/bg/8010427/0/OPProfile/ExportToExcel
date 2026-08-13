--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a13ee0235c4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d2ad5a6a4544a629d0801882b52136a.psmdcp" Id="R0288985f8b4543ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9994c0950ba24fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a1e2986723b4b228b00337cf920042e.psmdcp" Id="R3560ba274e7b48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>