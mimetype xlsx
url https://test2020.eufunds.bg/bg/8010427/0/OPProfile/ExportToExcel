--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9994c0950ba24fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a1e2986723b4b228b00337cf920042e.psmdcp" Id="R3560ba274e7b48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710205e9c7e948fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faecf964177c49c2a12f6337ec2de8f2.psmdcp" Id="R8f8bf459c26a4bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>