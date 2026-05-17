--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96461f44b5b04239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/485a60fbf613491f8c2639349a0ad8ef.psmdcp" Id="Rf649d530fb3b46fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8496ba8c0cb04261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7468d8b72b048bea7db59df170a9284.psmdcp" Id="Rf92d4f0ac51a4c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>