--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8496ba8c0cb04261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7468d8b72b048bea7db59df170a9284.psmdcp" Id="Rf92d4f0ac51a4c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3380c6660e48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18358581353446b9b9b786d74c94bddd.psmdcp" Id="R2f47ed60afac4857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>