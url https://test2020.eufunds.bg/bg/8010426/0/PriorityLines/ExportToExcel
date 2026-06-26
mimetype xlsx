--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3380c6660e48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18358581353446b9b9b786d74c94bddd.psmdcp" Id="R2f47ed60afac4857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32255039ee8944a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cb7d4a2b887459482e1bc16ccc16fac.psmdcp" Id="Rcb1ad2d9e6cf46ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>