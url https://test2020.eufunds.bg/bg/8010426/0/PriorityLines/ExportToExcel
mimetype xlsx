--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32255039ee8944a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cb7d4a2b887459482e1bc16ccc16fac.psmdcp" Id="Rcb1ad2d9e6cf46ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a46ff156b4c459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa802f0ad7344dc0952948d8b29861a1.psmdcp" Id="R72f0a066f0e24122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>