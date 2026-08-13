--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a46ff156b4c459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa802f0ad7344dc0952948d8b29861a1.psmdcp" Id="R72f0a066f0e24122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9a6e8ba51a4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/758c835b8bdf4b149c53ce9996e46a19.psmdcp" Id="Rfa00a972895f45fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>