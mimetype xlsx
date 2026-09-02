--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9a6e8ba51a4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/758c835b8bdf4b149c53ce9996e46a19.psmdcp" Id="Rfa00a972895f45fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4338bec876d42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3ef9aa2fa0e4555a8a1e907238b672b.psmdcp" Id="R8acd13dc72af4770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>