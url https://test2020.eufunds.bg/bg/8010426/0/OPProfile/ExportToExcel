--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15eb1427792a4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd9d9948b6544b5696b3addf59fcee3d.psmdcp" Id="Re1ace55ccf4f459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b2d4294e014514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7f6052994a4495b8c4a53259d2bbe3b.psmdcp" Id="R0517eac93b9a49e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>