--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b2d4294e014514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7f6052994a4495b8c4a53259d2bbe3b.psmdcp" Id="R0517eac93b9a49e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d9828404004303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb6fb48a76ba42ccb353bd7cb1b25ef7.psmdcp" Id="R309777c418c34d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>