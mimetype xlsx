--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d9828404004303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb6fb48a76ba42ccb353bd7cb1b25ef7.psmdcp" Id="R309777c418c34d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95782a8e48f4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45ff0e3ccdd04e4391a1ef9ade2b9ef3.psmdcp" Id="R46cfbfac2a824d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>