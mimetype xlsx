--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95782a8e48f4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45ff0e3ccdd04e4391a1ef9ade2b9ef3.psmdcp" Id="R46cfbfac2a824d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18f9b6d4aee849b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/778de990045b4eceb0114580e08eebd8.psmdcp" Id="R67fee00463bf4026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>