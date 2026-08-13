--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18f9b6d4aee849b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/778de990045b4eceb0114580e08eebd8.psmdcp" Id="R67fee00463bf4026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32095c08faa94a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7736eff493314cb5a6b8e9e6dda4da08.psmdcp" Id="R940b39943f264dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>