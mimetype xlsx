--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32095c08faa94a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7736eff493314cb5a6b8e9e6dda4da08.psmdcp" Id="R940b39943f264dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec74a4f21d74d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6c6913b15634a4d89297e0399ccd7d3.psmdcp" Id="R307dca6c13fc421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>