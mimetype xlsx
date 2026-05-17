--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f95049cac8415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d494ba50911646dfaf6061fb7b0c7232.psmdcp" Id="Rbba2eba0e3c34a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43ff385a7a840b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a16ca086b0746228bb2c43a2ee5cb75.psmdcp" Id="R554719a108394b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>