--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43ff385a7a840b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a16ca086b0746228bb2c43a2ee5cb75.psmdcp" Id="R554719a108394b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349f5444d2a44f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/714e598035d5442b8e00a18d1b718f1c.psmdcp" Id="Rb5b830e9e3ba4ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>