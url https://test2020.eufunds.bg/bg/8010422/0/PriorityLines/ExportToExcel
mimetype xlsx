--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349f5444d2a44f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/714e598035d5442b8e00a18d1b718f1c.psmdcp" Id="Rb5b830e9e3ba4ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a32737939d4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d64e4eeece8e45fcb1427be674334596.psmdcp" Id="R01bd782da0354296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>