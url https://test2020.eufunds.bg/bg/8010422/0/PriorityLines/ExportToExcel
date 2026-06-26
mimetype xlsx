--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a32737939d4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d64e4eeece8e45fcb1427be674334596.psmdcp" Id="R01bd782da0354296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849c2fc6567343e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e54b00f7820449da9eebfd33266afd08.psmdcp" Id="R44f4357dc0ff47ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>