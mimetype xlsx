--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849c2fc6567343e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e54b00f7820449da9eebfd33266afd08.psmdcp" Id="R44f4357dc0ff47ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1391011063194bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/179052646f0c4f42b426c209d7407556.psmdcp" Id="R8dfd22888f4e4150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>