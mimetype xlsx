--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1391011063194bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/179052646f0c4f42b426c209d7407556.psmdcp" Id="R8dfd22888f4e4150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c514cc1cdc5429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/507ae02ad97b42b7b3765fbc2c9f6bae.psmdcp" Id="R5245eb1c576e456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>