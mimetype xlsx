--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104f2faa144941d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da4c99e9c88447c1b44d75ecb4888cdb.psmdcp" Id="R64b373b9df70476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5be7c712bfb4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb76b9341c8c4f36a199102e5cb3a470.psmdcp" Id="R69ca401a421e4a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>