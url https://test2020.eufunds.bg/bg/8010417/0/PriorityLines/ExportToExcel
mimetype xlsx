--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5be7c712bfb4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb76b9341c8c4f36a199102e5cb3a470.psmdcp" Id="R69ca401a421e4a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7437d2443640d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cfcd5b5d98743f58d46b1470d3639c0.psmdcp" Id="R7a44876addb44915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>