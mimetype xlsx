--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7437d2443640d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cfcd5b5d98743f58d46b1470d3639c0.psmdcp" Id="R7a44876addb44915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e790ed71e9e42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e2dab3c936b4d7f8ed667d79dd49ec8.psmdcp" Id="R94a64f7d5e314ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>