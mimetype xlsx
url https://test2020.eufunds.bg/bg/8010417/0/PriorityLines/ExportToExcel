--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e790ed71e9e42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e2dab3c936b4d7f8ed667d79dd49ec8.psmdcp" Id="R94a64f7d5e314ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61078d4999484fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/016dbf4130ff4a9b9be27620407f64f6.psmdcp" Id="R635733f3a6044e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>