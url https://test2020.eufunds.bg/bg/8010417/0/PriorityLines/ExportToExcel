--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61078d4999484fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/016dbf4130ff4a9b9be27620407f64f6.psmdcp" Id="R635733f3a6044e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8c53f13ed14c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21a0012be4ad4491bc7af7c3beddad51.psmdcp" Id="R50e32f7ca9d94192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>