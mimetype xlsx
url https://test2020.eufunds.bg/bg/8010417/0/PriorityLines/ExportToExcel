--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8c53f13ed14c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21a0012be4ad4491bc7af7c3beddad51.psmdcp" Id="R50e32f7ca9d94192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf281d3f53a84d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fd0a7ee869d4e428bf69ef3639c82aa.psmdcp" Id="R7dab75879b3d4852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>