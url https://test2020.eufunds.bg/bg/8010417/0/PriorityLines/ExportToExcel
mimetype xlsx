--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf281d3f53a84d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fd0a7ee869d4e428bf69ef3639c82aa.psmdcp" Id="R7dab75879b3d4852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7d9faae9354a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/499a8f2f0752414580a98c9e9364bcc4.psmdcp" Id="R1bf934bae32341ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>