--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10ab3d4884143d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1fc126dd66f4e77ad93ca994f7962e3.psmdcp" Id="R5fc38675fad249be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32aa13938d4f4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28804d69cf2644f8972d77b921e565c1.psmdcp" Id="Rf76c39e022354539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>