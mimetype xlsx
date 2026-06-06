--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32aa13938d4f4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28804d69cf2644f8972d77b921e565c1.psmdcp" Id="Rf76c39e022354539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e771395e0c1443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be0f87740177447891fdce8451368d46.psmdcp" Id="R96d18cafedf24e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>