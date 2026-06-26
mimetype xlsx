--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e771395e0c1443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be0f87740177447891fdce8451368d46.psmdcp" Id="R96d18cafedf24e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re318081a45d64ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/170aa6e4d05240c7a3f0c7aa30d73354.psmdcp" Id="R2507b3ce531b41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>