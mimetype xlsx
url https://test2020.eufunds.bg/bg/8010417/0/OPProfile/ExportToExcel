--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re318081a45d64ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/170aa6e4d05240c7a3f0c7aa30d73354.psmdcp" Id="R2507b3ce531b41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751fb37893d343c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ae94d1f6df54d619f224f85e7d00b5f.psmdcp" Id="Rb01931750dae4033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>