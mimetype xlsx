--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751fb37893d343c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ae94d1f6df54d619f224f85e7d00b5f.psmdcp" Id="Rb01931750dae4033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5304071691144045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6203f342a8349468ae2945b095ad649.psmdcp" Id="Rdbdcbeb5adaf448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>