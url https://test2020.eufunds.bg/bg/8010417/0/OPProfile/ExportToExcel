--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5304071691144045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6203f342a8349468ae2945b095ad649.psmdcp" Id="Rdbdcbeb5adaf448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c009e8eb6e484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b800369acc7407c8ba3493d4a999bd0.psmdcp" Id="Rebcec9b0ca5c4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>