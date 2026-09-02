--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c009e8eb6e484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b800369acc7407c8ba3493d4a999bd0.psmdcp" Id="Rebcec9b0ca5c4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd4ee8d8fc54b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14a2e325fa284219b0f552ee195b8a30.psmdcp" Id="Rddbcaaee3bad4bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>