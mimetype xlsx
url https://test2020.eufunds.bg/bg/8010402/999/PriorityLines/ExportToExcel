--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abd92c9d62c4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3d2227a6c06436ba946f08d740c0f00.psmdcp" Id="Rcb344b099f034a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869030706da848a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc36a6dcd03d483a8875afd135f1b89a.psmdcp" Id="Rf97355ad7ac34265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>