--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869030706da848a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc36a6dcd03d483a8875afd135f1b89a.psmdcp" Id="Rf97355ad7ac34265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7fd915850c4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90ffc6c3a1f24692b055422dc7d27cea.psmdcp" Id="Re55a6517c04845bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>