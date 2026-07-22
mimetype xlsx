--- v2 (2026-06-26)
+++ v3 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7fd915850c4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90ffc6c3a1f24692b055422dc7d27cea.psmdcp" Id="Re55a6517c04845bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abfdafcf2e1425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6a104810a6749fc9ef3fe4e06d0fb6a.psmdcp" Id="Ra37ac7c4bc0e41c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>