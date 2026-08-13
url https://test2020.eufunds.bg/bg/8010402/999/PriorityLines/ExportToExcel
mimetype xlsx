--- v3 (2026-07-22)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abfdafcf2e1425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6a104810a6749fc9ef3fe4e06d0fb6a.psmdcp" Id="Ra37ac7c4bc0e41c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa514d533bcf4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/754db66419ea432694f414d5dea0757e.psmdcp" Id="Rc85b0e0244df490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>