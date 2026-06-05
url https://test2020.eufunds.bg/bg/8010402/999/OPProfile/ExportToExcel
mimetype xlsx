--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc9e2809b9149f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52978769d28c41bcb8f08c4b64a299a9.psmdcp" Id="R80c30dbae0614003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa160039758d4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/641180e7795444358caf12a7f0c491c7.psmdcp" Id="R401759043fa542d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>