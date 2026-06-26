--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa160039758d4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/641180e7795444358caf12a7f0c491c7.psmdcp" Id="R401759043fa542d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6155f673a7da4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2820e02f006f4c8e904df382a039f422.psmdcp" Id="R5aed9518ad044291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>