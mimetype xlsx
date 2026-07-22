--- v2 (2026-06-26)
+++ v3 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6155f673a7da4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2820e02f006f4c8e904df382a039f422.psmdcp" Id="R5aed9518ad044291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01e47efc4114fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bf22074498d4a47ac15ead7327b2192.psmdcp" Id="R789e388bad834868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>