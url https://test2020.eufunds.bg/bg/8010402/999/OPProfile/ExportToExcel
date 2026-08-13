--- v3 (2026-07-22)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01e47efc4114fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bf22074498d4a47ac15ead7327b2192.psmdcp" Id="R789e388bad834868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba87e4df07be4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a209c7c959248bc991bd08fc0a6fb9e.psmdcp" Id="Red994b85d8dc4297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>