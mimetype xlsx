--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85345e6189146ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdc1b8fd8142485985d7f012df2cb1b2.psmdcp" Id="R7f13bc1044214ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337d0ab785a84eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45600623d6e9489ba93e2fa5bb6cf602.psmdcp" Id="R7fa3448f6f954615" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -806,116 +806,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F6" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>47844887.18</x:v>
+        <x:v>47962388.44</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>47672538.28</x:v>
+        <x:v>47772538.27</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>216.61</x:v>
+        <x:v>217.07</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>46562625.34</x:v>
+        <x:v>46612625.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>15.68</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>454531069.89</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>382006782.5</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>72524287.39</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>10753575.51</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>10650846.78</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>2.34</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>7516723.2</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>76848.21</x:v>
+        <x:v>62276.39</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>62025.93</x:v>
+        <x:v>51617.28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>164697.34</x:v>
       </x:c>
       <x:c r="H8" s="9">
@@ -1152,89 +1152,89 @@
       <x:c r="C14" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E14" s="10">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>310705.98</x:v>
       </x:c>
       <x:c r="H14" s="9">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="I14" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="J14" s="9">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F15" s="10">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>13578138.34</x:v>
+        <x:v>14389186.96</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>13439449.29</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>0.42</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>11713625.81</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>-0.02</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>-360590</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>15377140.03</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>14609104.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>768035.63</x:v>
       </x:c>
       <x:c r="E16" s="10">
@@ -1544,116 +1544,116 @@
       </x:c>
       <x:c r="K23" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B24" s="9">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C24" s="9">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D24" s="9">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E24" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F24" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G24" s="9">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="H24" s="9">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="I24" s="9">
-        <x:v>0</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J24" s="9">
-        <x:v>0</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="K24" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L24" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B25" s="9">
         <x:v>14246704637.48</x:v>
       </x:c>
       <x:c r="C25" s="9">
         <x:v>12057483398.79</x:v>
       </x:c>
       <x:c r="D25" s="9">
         <x:v>2189221238.69</x:v>
       </x:c>
       <x:c r="E25" s="10">
-        <x:v>300</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F25" s="10">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G25" s="9">
-        <x:v>88880516.81</x:v>
+        <x:v>89885066.69</x:v>
       </x:c>
       <x:c r="H25" s="9">
-        <x:v>87817839.17</x:v>
+        <x:v>88793237.78</x:v>
       </x:c>
       <x:c r="I25" s="9">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="J25" s="9">
-        <x:v>78472223.14</x:v>
+        <x:v>79154184.56</x:v>
       </x:c>
       <x:c r="K25" s="9">
-        <x:v>2719016.74</x:v>
+        <x:v>2709786.49</x:v>
       </x:c>
       <x:c r="L25" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M25" s="9">
-        <x:v>1704463.61</x:v>
+        <x:v>1698194.68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="27" spans="1:13">
       <x:c r="A27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">