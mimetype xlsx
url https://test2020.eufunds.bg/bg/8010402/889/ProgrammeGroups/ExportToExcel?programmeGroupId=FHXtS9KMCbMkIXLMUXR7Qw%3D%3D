--- v1 (2026-06-05)
+++ v2 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337d0ab785a84eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45600623d6e9489ba93e2fa5bb6cf602.psmdcp" Id="R7fa3448f6f954615" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28106928f864c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b819e151351344ba8a2a1d9ecedf21ff.psmdcp" Id="Rd2d8ba8e5b124079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -101,53 +101,50 @@
     <x:t>ПРР 2027</x:t>
   </x:si>
   <x:si>
     <x:t>ТВ</x:t>
   </x:si>
   <x:si>
     <x:t>РИС</x:t>
   </x:si>
   <x:si>
     <x:t>ПМДРА 2027</x:t>
   </x:si>
   <x:si>
     <x:t>ИПОП</x:t>
   </x:si>
   <x:si>
     <x:t>IPNP</x:t>
   </x:si>
   <x:si>
     <x:t>ПАТ2024</x:t>
   </x:si>
   <x:si>
     <x:t>ОИЦ 2027</x:t>
   </x:si>
   <x:si>
     <x:t>СПРЗСР-ВОМР</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ИСУН 2030</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩО:</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>* - % от общия бюджет на програмата</x:t>
   </x:si>
   <x:si>
     <x:t>** - Общо включва безвъзмездната финансова помощ и финансиране от бенефициента</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
@@ -694,51 +691,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M31"/>
+  <x:dimension ref="A1:M30"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -838,116 +835,116 @@
       </x:c>
       <x:c r="H6" s="9">
         <x:v>47772538.27</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>217.07</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>46612625.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>15.68</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>454531069.89</x:v>
+        <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>382006782.5</x:v>
+        <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D7" s="9">
-        <x:v>72524287.39</x:v>
+        <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>10753575.51</x:v>
+        <x:v>11768014.64</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>10650846.78</x:v>
+        <x:v>11630942.91</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>2.34</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>7516723.2</x:v>
+        <x:v>8293428.04</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>62276.39</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0.01</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>51617.28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E8" s="10">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F8" s="10">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>164697.34</x:v>
+        <x:v>287697.34</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>164697.34</x:v>
+        <x:v>256197.34</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>135051.82</x:v>
+        <x:v>211298.77</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1967481886.46</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1648922418.18</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>318559468.28</x:v>
       </x:c>
       <x:c r="E9" s="10">
@@ -1052,66 +1049,66 @@
       </x:c>
       <x:c r="K11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E12" s="10">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="10">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>4304181.36</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>4304181.36</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>3.42</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>3517735.29</x:v>
+        <x:v>3633985.29</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>-288565.04</x:v>
       </x:c>
       <x:c r="L12" s="9">
         <x:v>-0.24</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>-238204.47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1673789065</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>1393849182</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>279939883</x:v>
       </x:c>
       <x:c r="E13" s="10">
@@ -1134,75 +1131,75 @@
       </x:c>
       <x:c r="K13" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>8</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F14" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>310705.98</x:v>
       </x:c>
       <x:c r="H14" s="9">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="I14" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="J14" s="9">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>5341.57</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>4139.72</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>14389186.96</x:v>
       </x:c>
       <x:c r="H15" s="9">
@@ -1503,195 +1500,154 @@
       </x:c>
       <x:c r="K22" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L22" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B23" s="9">
         <x:v>60000000</x:v>
       </x:c>
       <x:c r="C23" s="9">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="D23" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="E23" s="10">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F23" s="10">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G23" s="9">
-        <x:v>0</x:v>
+        <x:v>1300000</x:v>
       </x:c>
       <x:c r="H23" s="9">
-        <x:v>0</x:v>
+        <x:v>925000</x:v>
       </x:c>
       <x:c r="I23" s="9">
-        <x:v>0</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="J23" s="9">
-        <x:v>0</x:v>
+        <x:v>786250</x:v>
       </x:c>
       <x:c r="K23" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
-      <x:c r="A24" s="8" t="s">
+      <x:c r="A24" s="11" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B24" s="9">
-        <x:v>219855509</x:v>
+        <x:v>14127598347.48</x:v>
       </x:c>
       <x:c r="C24" s="9">
-        <x:v>186081250</x:v>
+        <x:v>11971691205.11</x:v>
       </x:c>
       <x:c r="D24" s="9">
-        <x:v>33774259</x:v>
+        <x:v>2155907142.37</x:v>
       </x:c>
       <x:c r="E24" s="10">
-        <x:v>2</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F24" s="10">
-        <x:v>2</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G24" s="9">
-        <x:v>76000</x:v>
+        <x:v>92396505.82</x:v>
       </x:c>
       <x:c r="H24" s="9">
-        <x:v>76000</x:v>
+        <x:v>90863833.91</x:v>
       </x:c>
       <x:c r="I24" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0.64</x:v>
       </x:c>
       <x:c r="J24" s="9">
-        <x:v>72382.4</x:v>
+        <x:v>80837253.95</x:v>
       </x:c>
       <x:c r="K24" s="9">
-        <x:v>0</x:v>
+        <x:v>2708567.13</x:v>
       </x:c>
       <x:c r="L24" s="9">
-        <x:v>0</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M24" s="9">
-        <x:v>0</x:v>
-[...3 lines deleted...]
-      <x:c r="A25" s="11" t="s">
+        <x:v>1697341.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:13" ht="15" customHeight="1"/>
+    <x:row r="26" spans="1:13">
+      <x:c r="A26" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="B25" s="9">
-[...36 lines deleted...]
-    <x:row r="26" spans="1:13" ht="15" customHeight="1"/>
+    </x:row>
     <x:row r="27" spans="1:13">
       <x:c r="A27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
+    <x:mergeCell ref="A25:J25"/>
     <x:mergeCell ref="A26:J26"/>
     <x:mergeCell ref="A27:J27"/>
     <x:mergeCell ref="A28:J28"/>
     <x:mergeCell ref="A29:J29"/>
-    <x:mergeCell ref="A30:J30"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>programmes</vt:lpstr>
       <vt:lpstr>programmes!Print_Area</vt:lpstr>
       <vt:lpstr>programmes!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>