--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cee3c28b3814fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2402a46313d49ad9ac8453beb1e3023.psmdcp" Id="Rcdee20c26d39419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adb25d46bdd4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a9cb9cb299344838d6ea97c12035972.psmdcp" Id="R5e80dac2d90a42ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>