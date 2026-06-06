--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adb25d46bdd4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a9cb9cb299344838d6ea97c12035972.psmdcp" Id="R5e80dac2d90a42ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25fc845b46b4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40b64dbcea5445a49ae5d30804d46a11.psmdcp" Id="Rc10fb2e6446e42b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>