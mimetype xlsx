--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25fc845b46b4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40b64dbcea5445a49ae5d30804d46a11.psmdcp" Id="Rc10fb2e6446e42b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc036d550b124427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1b69181f0a444ac9571333c03ec476f.psmdcp" Id="Rcef6650ef1a1400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>