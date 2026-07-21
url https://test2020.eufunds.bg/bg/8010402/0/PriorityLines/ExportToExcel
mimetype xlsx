--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc036d550b124427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1b69181f0a444ac9571333c03ec476f.psmdcp" Id="Rcef6650ef1a1400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788d0ca4935c4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/444b550670fb4cdeaf99f2e825b80240.psmdcp" Id="R34e336b829044142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>