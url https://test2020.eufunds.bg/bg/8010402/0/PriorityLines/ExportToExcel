--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788d0ca4935c4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/444b550670fb4cdeaf99f2e825b80240.psmdcp" Id="R34e336b829044142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5621e2d1979492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b978517c49b54c6e80858da4e41d622c.psmdcp" Id="R014e3653eb2745d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>