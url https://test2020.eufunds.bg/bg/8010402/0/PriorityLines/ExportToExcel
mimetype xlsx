--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5621e2d1979492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b978517c49b54c6e80858da4e41d622c.psmdcp" Id="R014e3653eb2745d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2853a335ea4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1be24235649242f9b368395c573809d5.psmdcp" Id="Rde311d8d3d2546e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>