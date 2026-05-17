--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbe51f9dfc44a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1929cf39f2bd42ab8fad49574349841f.psmdcp" Id="R1eabbee2cbcd4f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re867889326f54177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1c88f324fc14bc1ab28cd427c1c5887.psmdcp" Id="Rc4e0c65bbf9e434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>