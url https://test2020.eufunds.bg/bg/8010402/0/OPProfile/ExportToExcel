--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re867889326f54177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1c88f324fc14bc1ab28cd427c1c5887.psmdcp" Id="Rc4e0c65bbf9e434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84514f7f97c3465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9e34d6b8b2f4fe5bf3274ada83420d8.psmdcp" Id="R1ffca63055a94202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>