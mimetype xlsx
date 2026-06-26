--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84514f7f97c3465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9e34d6b8b2f4fe5bf3274ada83420d8.psmdcp" Id="R1ffca63055a94202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2167d96f8394741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76d5523fb0274417852fb3e40581fb0c.psmdcp" Id="R38de64254b6941b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>