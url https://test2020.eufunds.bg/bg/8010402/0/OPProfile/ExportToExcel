--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2167d96f8394741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76d5523fb0274417852fb3e40581fb0c.psmdcp" Id="R38de64254b6941b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0c813f04be42a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49af722256e640289f04d1520ac37063.psmdcp" Id="Re55d120764bf45f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>