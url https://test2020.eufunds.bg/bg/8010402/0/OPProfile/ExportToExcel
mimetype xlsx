--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0c813f04be42a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49af722256e640289f04d1520ac37063.psmdcp" Id="Re55d120764bf45f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b211c288b964f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7d8f8d112334d61a0950a0668e30bf6.psmdcp" Id="Rd5851d20d45e4e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>