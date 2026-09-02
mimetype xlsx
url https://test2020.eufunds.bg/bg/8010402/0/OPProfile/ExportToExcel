--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b211c288b964f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7d8f8d112334d61a0950a0668e30bf6.psmdcp" Id="Rd5851d20d45e4e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81fa6a18e0f4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e4ff346c4994f73b54ec0a0fde4b308.psmdcp" Id="Rf61532481b4a44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>