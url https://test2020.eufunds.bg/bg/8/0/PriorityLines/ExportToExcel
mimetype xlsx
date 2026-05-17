--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63f83e3ee044535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6567bf66120c4116809ba858a11c3d9f.psmdcp" Id="R9e86afa2b2fa44ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref132c47e8b6440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbde8b6fcbb14df29fa482bb4dcacbde.psmdcp" Id="R25b06d6dae0d4f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>