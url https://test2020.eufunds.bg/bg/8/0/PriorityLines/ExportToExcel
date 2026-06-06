--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref132c47e8b6440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbde8b6fcbb14df29fa482bb4dcacbde.psmdcp" Id="R25b06d6dae0d4f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9bb858c1a8a4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f76e78a27ceb4ca3a51d030942f482d5.psmdcp" Id="Rf9b70d572d1e4c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>