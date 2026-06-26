--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9bb858c1a8a4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f76e78a27ceb4ca3a51d030942f482d5.psmdcp" Id="Rf9b70d572d1e4c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c20c787b134d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/437876cd1fa143ce813e9fa2f0013014.psmdcp" Id="Rfadd50481330499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>