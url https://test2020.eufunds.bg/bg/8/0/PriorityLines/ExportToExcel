--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c20c787b134d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/437876cd1fa143ce813e9fa2f0013014.psmdcp" Id="Rfadd50481330499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2af1c840966406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29024c4468b84ba4a66f99016f6ed5bc.psmdcp" Id="R1f6d51ee1c4e4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>