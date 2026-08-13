--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2af1c840966406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29024c4468b84ba4a66f99016f6ed5bc.psmdcp" Id="R1f6d51ee1c4e4f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf078be098d4b4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b538071edd1419e8bc3fee184cbf2e3.psmdcp" Id="Ra8bfa91e29884dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>