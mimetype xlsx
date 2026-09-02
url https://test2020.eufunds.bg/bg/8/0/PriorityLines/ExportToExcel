--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf078be098d4b4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b538071edd1419e8bc3fee184cbf2e3.psmdcp" Id="Ra8bfa91e29884dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68fd8add33b74e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a7a5f6def7545abbc27f9518acfebd4.psmdcp" Id="Rd0ecc78e56554e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>