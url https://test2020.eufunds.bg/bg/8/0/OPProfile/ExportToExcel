--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd131fe75678c426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd098d880c9a41e8a6f3e2959acc1732.psmdcp" Id="R5074682401194563" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5935cff29d874443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9954a154b284d8d8b2e5fd9f6a03aee.psmdcp" Id="Rfbb8dd54a1164329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>