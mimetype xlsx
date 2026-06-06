--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5935cff29d874443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9954a154b284d8d8b2e5fd9f6a03aee.psmdcp" Id="Rfbb8dd54a1164329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709205fd50b84e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da688e1b840e49e689dd6138041a9716.psmdcp" Id="R13b324b68b954fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>