--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709205fd50b84e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da688e1b840e49e689dd6138041a9716.psmdcp" Id="R13b324b68b954fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3f21ec01424f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02e5df74edc741fb8422c1ef24d6d618.psmdcp" Id="R4a39b8ad25ce483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>