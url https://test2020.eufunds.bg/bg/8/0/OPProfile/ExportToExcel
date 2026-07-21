--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3f21ec01424f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02e5df74edc741fb8422c1ef24d6d618.psmdcp" Id="R4a39b8ad25ce483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd26881939684c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e1ea546996d41518c1c098239782a31.psmdcp" Id="R05c3a48cb2354946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>