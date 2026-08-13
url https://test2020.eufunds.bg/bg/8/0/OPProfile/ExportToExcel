--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd26881939684c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e1ea546996d41518c1c098239782a31.psmdcp" Id="R05c3a48cb2354946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da84b523254406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41c398ff93ca493ba56cbb5bd74f9646.psmdcp" Id="R35e2d5aee53a4420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>