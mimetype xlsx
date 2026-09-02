--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da84b523254406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41c398ff93ca493ba56cbb5bd74f9646.psmdcp" Id="R35e2d5aee53a4420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c785eb9ade4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e772d2ae0c574136a271aeab02024829.psmdcp" Id="R913a1bde81b34182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>