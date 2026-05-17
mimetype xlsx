--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9c09a8275e4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ada96fb8baf4e06b6e3fe2592aac6d0.psmdcp" Id="R778b0ee795fb4d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94cb9dc62b094306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bfcab8d800b4ecc8ea8d0f598f92c53.psmdcp" Id="R496511bc032c4433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>