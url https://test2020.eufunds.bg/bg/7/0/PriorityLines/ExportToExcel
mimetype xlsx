--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94cb9dc62b094306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bfcab8d800b4ecc8ea8d0f598f92c53.psmdcp" Id="R496511bc032c4433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra769ad08b0f34765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/337d1cc865404fca8f078b6cd3ef8275.psmdcp" Id="R59702ed664514e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>