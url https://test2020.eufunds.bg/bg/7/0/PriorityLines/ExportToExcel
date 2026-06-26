--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra769ad08b0f34765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/337d1cc865404fca8f078b6cd3ef8275.psmdcp" Id="R59702ed664514e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18840f09ef04dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb877ae1199645c2a877bf110f8edf48.psmdcp" Id="R10f9c26e15284f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>