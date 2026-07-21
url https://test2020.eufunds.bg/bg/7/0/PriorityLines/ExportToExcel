--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18840f09ef04dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb877ae1199645c2a877bf110f8edf48.psmdcp" Id="R10f9c26e15284f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6790ab533aa8432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/521fb15d824f43f28837949b6edfccc9.psmdcp" Id="R1e0439d9c83440d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>