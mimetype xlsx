--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6790ab533aa8432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/521fb15d824f43f28837949b6edfccc9.psmdcp" Id="R1e0439d9c83440d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a88e0bd72824622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a406e13427f941c79203341595232fb2.psmdcp" Id="Rfec09c7f4caf4618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>