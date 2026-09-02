--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a88e0bd72824622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a406e13427f941c79203341595232fb2.psmdcp" Id="Rfec09c7f4caf4618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re056ada81d9d4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/baafd1bdcaae441d9704f0a4e5087557.psmdcp" Id="R8831430919764aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>