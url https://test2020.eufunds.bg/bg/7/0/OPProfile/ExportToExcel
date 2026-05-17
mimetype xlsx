--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998588c46d044084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2fd35c0eae241a0a961b7741e4f650d.psmdcp" Id="R4ed3a86bd5ad4605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb4dc80315045ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0249c14e8171444f9921648726d7db4c.psmdcp" Id="R04e3f65bee864bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>