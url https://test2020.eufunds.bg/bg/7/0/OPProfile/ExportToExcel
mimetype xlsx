--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb4dc80315045ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0249c14e8171444f9921648726d7db4c.psmdcp" Id="R04e3f65bee864bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d24db47a7194cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23ad4c3a8c164e6182a76ee04fa47d52.psmdcp" Id="Rb5eaf90b3f344d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>