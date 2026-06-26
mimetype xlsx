--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d24db47a7194cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23ad4c3a8c164e6182a76ee04fa47d52.psmdcp" Id="Rb5eaf90b3f344d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041f3583bc034558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0a9c15f8b9742f19ba2a0a0c575202b.psmdcp" Id="Rea48dda967444579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>