--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041f3583bc034558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0a9c15f8b9742f19ba2a0a0c575202b.psmdcp" Id="Rea48dda967444579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417e29511dc64584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83bf4ce377be43d3874183245ab88813.psmdcp" Id="R315e53dd0b324d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>