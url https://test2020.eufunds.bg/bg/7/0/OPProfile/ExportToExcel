--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417e29511dc64584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83bf4ce377be43d3874183245ab88813.psmdcp" Id="R315e53dd0b324d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cea514ceccc48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0105d79b2d9441882df5f4c6dbfdd19.psmdcp" Id="R3e9c0089516f4929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>