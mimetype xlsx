--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cea514ceccc48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0105d79b2d9441882df5f4c6dbfdd19.psmdcp" Id="R3e9c0089516f4929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9635d8374f42470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e04bd406811498889325ccfc36c0ca2.psmdcp" Id="Reec4b7e679eb4b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>