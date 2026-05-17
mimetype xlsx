--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169cbfe1e6694244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a528929ae2e142b294e21db2066cd202.psmdcp" Id="Rfb8c154feeca469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R335043f14d894f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd5fd06592d948aea1fc763cfa3bc717.psmdcp" Id="R503a1f5feea746c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>