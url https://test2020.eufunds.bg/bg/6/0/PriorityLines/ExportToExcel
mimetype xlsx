--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R335043f14d894f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd5fd06592d948aea1fc763cfa3bc717.psmdcp" Id="R503a1f5feea746c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b86f28ecdf4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57cd96f0c4ea4bba91a637ca73022d4b.psmdcp" Id="Rba4112db2b3946aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>