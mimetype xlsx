--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b86f28ecdf4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57cd96f0c4ea4bba91a637ca73022d4b.psmdcp" Id="Rba4112db2b3946aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0f90cab3cc48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52c970ed516a4b979ca429d515bff77f.psmdcp" Id="R5fd4d88059234ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>