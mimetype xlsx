--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0f90cab3cc48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52c970ed516a4b979ca429d515bff77f.psmdcp" Id="R5fd4d88059234ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd3b017644e4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7483f44c31c1422bb1d3c4f96bcb84f9.psmdcp" Id="Rf297c22f0c8e4d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>