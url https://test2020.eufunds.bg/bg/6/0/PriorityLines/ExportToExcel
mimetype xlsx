--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd3b017644e4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7483f44c31c1422bb1d3c4f96bcb84f9.psmdcp" Id="Rf297c22f0c8e4d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7365a67ae85040ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4138c8e531a04135884145b6db20fc59.psmdcp" Id="R9753d1c5c35443c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>