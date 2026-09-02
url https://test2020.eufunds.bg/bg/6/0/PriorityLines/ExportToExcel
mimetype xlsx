--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7365a67ae85040ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4138c8e531a04135884145b6db20fc59.psmdcp" Id="R9753d1c5c35443c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7d9d7f5d87464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87b1cf685b234acd8c889ae60021167f.psmdcp" Id="R335fc931f9b44587" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>