--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123a317022a94964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38afb12dd4a54aec93ddd086afb9c2fd.psmdcp" Id="R7aaaf8088a5541c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e922bd692441b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/522a905e3832425297fd2948d63eef37.psmdcp" Id="R73e770b3607d4978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>