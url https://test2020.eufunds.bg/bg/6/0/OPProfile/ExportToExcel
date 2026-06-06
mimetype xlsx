--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e922bd692441b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/522a905e3832425297fd2948d63eef37.psmdcp" Id="R73e770b3607d4978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48109be757a24ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3636316d89ec4edabbea4f6777c51f68.psmdcp" Id="R6a93447c8df54c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>