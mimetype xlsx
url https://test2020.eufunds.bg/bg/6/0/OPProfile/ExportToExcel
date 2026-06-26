--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48109be757a24ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3636316d89ec4edabbea4f6777c51f68.psmdcp" Id="R6a93447c8df54c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd54d87ef1c4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56c1a565cd5c44a4a43063632d40810f.psmdcp" Id="R061593e6808d410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>