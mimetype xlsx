--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd54d87ef1c4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56c1a565cd5c44a4a43063632d40810f.psmdcp" Id="R061593e6808d410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra575dd1b9198484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/021c36029f6946e48d4dd9612505aee1.psmdcp" Id="Rf19864237d2d4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>