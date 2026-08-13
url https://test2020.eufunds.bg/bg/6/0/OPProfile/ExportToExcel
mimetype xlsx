--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra575dd1b9198484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/021c36029f6946e48d4dd9612505aee1.psmdcp" Id="Rf19864237d2d4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9b7b9815dc4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9c3a615c9444c5bafa2dc1225459261.psmdcp" Id="R82825511bd654166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>