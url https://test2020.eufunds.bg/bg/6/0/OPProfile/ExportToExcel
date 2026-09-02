--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9b7b9815dc4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9c3a615c9444c5bafa2dc1225459261.psmdcp" Id="R82825511bd654166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c5e0f4729e408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d3dfc1df16743dd825c82f62aff9b1d.psmdcp" Id="R861c516ebc2c4ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>