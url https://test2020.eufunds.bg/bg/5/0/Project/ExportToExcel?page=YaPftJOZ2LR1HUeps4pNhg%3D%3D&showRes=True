--- v0 (2026-04-21)
+++ v1 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b22a2f9cf434d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bd4ab32ad454d5fa114578287a40135.psmdcp" Id="R52ee63b31c814635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca84a7ca4184aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ebaa396f13f49cd9bd66b82ea2073d2.psmdcp" Id="Rb8db68b2d1814aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>