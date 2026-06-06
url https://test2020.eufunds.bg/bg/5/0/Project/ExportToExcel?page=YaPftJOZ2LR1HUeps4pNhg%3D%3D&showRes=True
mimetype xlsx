--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca84a7ca4184aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ebaa396f13f49cd9bd66b82ea2073d2.psmdcp" Id="Rb8db68b2d1814aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05407e4206c4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60b1428b9308433ca917aca21b8559cc.psmdcp" Id="R7b1eccda0e9d48ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -100,137 +100,137 @@
   <x:si>
     <x:t>Местонахождение</x:t>
   </x:si>
   <x:si>
     <x:t>Обща стойност</x:t>
   </x:si>
   <x:si>
     <x:t>БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Собствено съфинансиране от бенефициента</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Продължителност (месеци)</x:t>
   </x:si>
   <x:si>
     <x:t>Статус на изпълнение на договора/заповедта за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>2014BG16RFOP002 Иновации и конкурентоспособност</x:t>
   </x:si>
   <x:si>
+    <x:t>000695025 "Министерски съвет"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМС / министерство</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частно правна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, Дондуков 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-4.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Преодоляване недостига на средства и липсата на ликвидност, настъпили в резултат от епидемичния взрив от COVID-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В изпълнение (от дата на стартиране)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Петър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нестопанска организация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение в обществена полза</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул."Христо Ботев" 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Айтос</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-1.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123456 Софтуер,технологии и иновации</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000193460 "ХС" - СТИЛ "ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Компания</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Акционерно дружество АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Антоново, 2300, wsd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Банкя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-4.006-0004</x:t>
+  </x:si>
+  <x:si>
     <x:t>202224757 ”ДЕЙ СТАР-13” ЕООД</x:t>
   </x:si>
   <x:si>
-    <x:t>Компания</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Еднолично дружество с ограничена отговорност ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>Публично правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1592, ДРУЖБА, бл.112, вх.В, ет.2, ап.37</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Враца</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.002-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Иновативна технология за млекопреработване.</x:t>
   </x:si>
   <x:si>
-    <x:t>В изпълнение (от дата на стартиране)</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>000695025 1</x:t>
   </x:si>
   <x:si>
     <x:t>Дружество с ограничена отговорност ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Улица (ж.к., кв., №, бл., вх., ет., ап.) (до 300 символа)</x:t>
   </x:si>
   <x:si>
     <x:t>гр.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Наименование на проектно предложение (до 400 символа)</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (временно спрян)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Сключен</x:t>
@@ -244,50 +244,65 @@
   <x:si>
     <x:t>BG16RFOP002-2.002-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Наименование на проектно предложение (до 400 символа)_изменение</x:t>
   </x:si>
   <x:si>
     <x:t>176001209 500</x:t>
   </x:si>
   <x:si>
     <x:t>Други компании</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, улица Професор Георги Златарски</x:t>
   </x:si>
   <x:si>
     <x:t>гара Бов</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.065-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за малки  предприятия с оборот над 500 000 лв. за преодоляване на икономическите последствия от пандемията COVID-19</x:t>
   </x:si>
   <x:si>
+    <x:t>205116669 dsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Други държавни администрации</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, d</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.056-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Test IP covid</x:t>
+  </x:si>
+  <x:si>
     <x:t>200490168 АБАТИ АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1784, МЛАДОСТ, номер 1, бл.64, вх.1, ап.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на капацитета</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 АМС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, "Serdika" 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>
   <x:si>
     <x:t>114504171 АНАКОНДА ЕООД</x:t>
@@ -319,51 +334,51 @@
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Втори тестови кандидат</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна агенция / държавна комисия</x:t>
   </x:si>
   <x:si>
     <x:t>Столична</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Второ тестово предложение</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (под наблюдение)</x:t>
   </x:si>
   <x:si>
     <x:t>130961721 Втори тестови кандидат-ДАЕУ</x:t>
   </x:si>
   <x:si>
-    <x:t>Пловдив,Столична</x:t>
+    <x:t>Столична,Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Второ тестово предложение-ДАЕУ_промяна</x:t>
   </x:si>
   <x:si>
     <x:t>125046017 ДЕМИРТАШ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Опака, 7840, ул. БЪЛГАРИЯ, номер 124</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.002-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Иновативна технология за млекопреработване - 2</x:t>
   </x:si>
   <x:si>
     <x:t>118502239 ИПА 1</x:t>
   </x:si>
@@ -549,197 +564,197 @@
   <x:si>
     <x:t>BG16RFOP002-2.003-0044</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности за подобряване на производствените процеси в КОМЕКС 92 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>200490168 Любов</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Проект за автоматизация</x:t>
   </x:si>
   <x:si>
     <x:t>118502239 МЕКОМ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>176789453 МИ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гара Орешец, 1500, ул. „6-ти Септември“ № 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.004-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тест 1 - София</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. „6-ти Септември“ № 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.004-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>Тест 1 - София</x:t>
-[...2 lines deleted...]
-    <x:t>гр.Варна,гр.София</x:t>
+    <x:t>гр.София,гр.Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Тест 2 - София/Варна</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Варна,гр.Пловдив,гр.София</x:t>
+    <x:t>гр.София,гр.Варна,гр.Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Тест 3 - София/Варна/Пловдив</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гара Орешец, 1500, ул. „6-ти Септември“ № 21</x:t>
-[...2 lines deleted...]
-    <x:t>BG16RFOP002-2.004-0004</x:t>
+    <x:t>000695025 МИНИСТЕРСКИ СЪВЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София,гр.Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-3.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.015-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Справки ИСУН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София,гара Бов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Наименование</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-3.002-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тестови служебен договор</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Министерски съвет</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-4.006-0007</x:t>
   </x:si>
   <x:si>
     <x:t>България, гара Бов, 1000, Serdika 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-4.006-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>000695025 МИНИСТЕРСКИ СЪВЕТ</x:t>
-[...29 lines deleted...]
-    <x:t>Тестови служебен договор</x:t>
+    <x:t>BG16RFOP002-2.012-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансов инструмент 1846</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.039-0001</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Костенец 2021</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP002-2.012-0002</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000695025 Министерски съвет АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-4.006-0006</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Министерски съвет АД 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-4.006-0005</x:t>
   </x:si>
   <x:si>
     <x:t>176789453 МИНИСТЕРСТВО НА ИКОНОМИКАТА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1046, ул. СЛАВЯНСКА № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за ефективно и ефикасно изпълнение на дейностите на ... съгласно действащото законодателство и съществуващите добри практики</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-3.002-0026</x:t>
   </x:si>
   <x:si>
     <x:t>202062287 Национална компания "Стратегически инфраструктурни проекти"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, Цар Борис III, номер 215, ет.9</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP002-3.002-0019</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP002-3.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-3.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-3.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-3.002-0014</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-3.002-0015</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP002-3.002-0019</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000695025 Община Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гоце Делчев, 1000, ул.</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.030-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Обновяване на материалната производствена база</x:t>
   </x:si>
   <x:si>
     <x:t>000042914 ОСНОВНО УЧИЛИЩЕ "СВ.СВ.КИРИЛ И МЕТОДИЙ"</x:t>
   </x:si>
   <x:si>
     <x:t>Учебно заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Училище</x:t>
@@ -864,63 +879,60 @@
   <x:si>
     <x:t>Test_Mitko</x:t>
   </x:si>
   <x:si>
     <x:t>201917491 ФАЙН СЪРВИЗ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул.”Гладстон”, номер 64, ет.5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.003-0097</x:t>
   </x:si>
   <x:si>
     <x:t>127631592 Херти АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, "Антим I", номер 38</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.003-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на производствения капацитет на фирма "Магнолия" ООД</x:t>
   </x:si>
   <x:si>
-    <x:t>205116669 dsa</x:t>
-[...11 lines deleted...]
-    <x:t>Test IP covid</x:t>
+    <x:t>202795866 Чубрица ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ж.к. Белите брези</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-1.002-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иновации в Чубрица ООД</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите в съответните райони е на база последна актуализация на договора за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за размера на реално изплатените суми по проекта не е обвързана със съответен район, а е за целия проект. Същата е видима при достъп до всеки отделен проект, а за всички проекти от извадката, при експорт на данните.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
@@ -1331,51 +1343,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O104"/>
+  <x:dimension ref="A1:O105"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1567,3633 +1579,3680 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>155637.23</x:v>
+        <x:v>4601.62</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>127516.18</x:v>
+        <x:v>4601.62</x:v>
       </x:c>
       <x:c r="L22" s="4">
-        <x:v>28121.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="F23" s="3" t="s">
+      <x:c r="G23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="G23" s="3" t="s">
+      <x:c r="H23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="H23" s="3" t="s">
+      <x:c r="I23" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="I23" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J23" s="4">
-        <x:v>4601.62</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>4601.62</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>0</x:v>
+        <x:v>511.29</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>3</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D24" s="3" t="s">
+      <x:c r="E24" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F24" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="E24" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F24" s="3" t="s">
+      <x:c r="G24" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="G24" s="3" t="s">
+      <x:c r="H24" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H24" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4598.05</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4598.05</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>511.29</x:v>
+        <x:v>1194.89</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>36</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D25" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C25" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D25" s="3" t="s">
+      <x:c r="F25" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E25" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F25" s="3" t="s">
+      <x:c r="G25" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="G25" s="3" t="s">
+      <x:c r="H25" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="H25" s="3" t="s">
+      <x:c r="I25" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="I25" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J25" s="4">
-        <x:v>4598.05</x:v>
+        <x:v>155637.23</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>4598.05</x:v>
+        <x:v>127516.18</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>0</x:v>
+        <x:v>28121.05</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>1194.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J26" s="4">
         <x:v>7669.38</x:v>
       </x:c>
       <x:c r="K26" s="4">
         <x:v>7669.38</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
         <x:v>8436.32</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>102258.38</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>102258.38</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>51129.19</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>51129.19</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>112484.21</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>112484.21</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>153387.55</x:v>
+        <x:v>1533.87</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>81806.69</x:v>
+        <x:v>1533.87</x:v>
       </x:c>
       <x:c r="L31" s="4">
-        <x:v>71580.86</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>18</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>0</x:v>
+        <x:v>153387.55</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>0</x:v>
+        <x:v>81806.69</x:v>
       </x:c>
       <x:c r="L32" s="4">
-        <x:v>0</x:v>
+        <x:v>71580.86</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>103280.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>71580.87</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L33" s="4">
-        <x:v>31700.09</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>3322.88</x:v>
+        <x:v>103280.96</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>1785.81</x:v>
+        <x:v>71580.87</x:v>
       </x:c>
       <x:c r="L34" s="4">
-        <x:v>1537.07</x:v>
+        <x:v>31700.09</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E35" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F35" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="3" t="s">
+      <x:c r="G35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E35" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="G35" s="3" t="s">
+      <x:c r="H35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="H35" s="3" t="s">
+      <x:c r="I35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="I35" s="3" t="s">
+      <x:c r="J35" s="4">
+        <x:v>3322.88</x:v>
+      </x:c>
+      <x:c r="K35" s="4">
+        <x:v>1785.81</x:v>
+      </x:c>
+      <x:c r="L35" s="4">
+        <x:v>1537.07</x:v>
+      </x:c>
+      <x:c r="M35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N35" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O35" s="3" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C36" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C36" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>120153.58</x:v>
+        <x:v>73626.02</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>109416.45</x:v>
+        <x:v>68001.81</x:v>
       </x:c>
       <x:c r="L36" s="4">
-        <x:v>10737.13</x:v>
+        <x:v>5624.21</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>198381.25</x:v>
+        <x:v>120153.58</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>192501.4</x:v>
+        <x:v>109416.45</x:v>
       </x:c>
       <x:c r="L37" s="4">
-        <x:v>5879.85</x:v>
+        <x:v>10737.13</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>-5112.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>20</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>201960.3</x:v>
+        <x:v>198381.25</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>185982.43</x:v>
+        <x:v>192501.4</x:v>
       </x:c>
       <x:c r="L38" s="4">
-        <x:v>15977.87</x:v>
+        <x:v>5879.85</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>0</x:v>
+        <x:v>-5112.92</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>201960.3</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>185982.43</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>15977.87</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D40" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E40" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F40" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G40" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C40" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>201960.3</x:v>
       </x:c>
       <x:c r="K40" s="4">
         <x:v>185982.43</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>15977.87</x:v>
       </x:c>
       <x:c r="M40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D41" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E41" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F41" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H41" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="I41" s="3" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>201960.3</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>185982.43</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>15977.87</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>201960.3</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>185982.43</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>15977.87</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>201960.3</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>185982.43</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>15977.87</x:v>
       </x:c>
       <x:c r="M43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>201960.3</x:v>
       </x:c>
       <x:c r="K44" s="4">
         <x:v>185982.43</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>15977.87</x:v>
       </x:c>
       <x:c r="M44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>201960.3</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>185982.43</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>15977.87</x:v>
       </x:c>
       <x:c r="M45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>201960.3</x:v>
       </x:c>
       <x:c r="K46" s="4">
         <x:v>185982.43</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>15977.87</x:v>
       </x:c>
       <x:c r="M46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J47" s="4">
         <x:v>201960.3</x:v>
       </x:c>
       <x:c r="K47" s="4">
         <x:v>185982.43</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>15977.87</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>255645.95</x:v>
+        <x:v>201960.3</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>250533.03</x:v>
+        <x:v>185982.43</x:v>
       </x:c>
       <x:c r="L48" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>15977.87</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>-2.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E49" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F49" s="3" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="I49" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="I49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>0</x:v>
+        <x:v>255645.95</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>0</x:v>
+        <x:v>250533.03</x:v>
       </x:c>
       <x:c r="L49" s="4">
-        <x:v>0</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>0</x:v>
+        <x:v>-2.81</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>342565.56</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>281210.53</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="4">
-        <x:v>61355.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>2556.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>559864.61</x:v>
+        <x:v>342565.56</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>472944.99</x:v>
+        <x:v>281210.53</x:v>
       </x:c>
       <x:c r="L51" s="4">
-        <x:v>86919.62</x:v>
+        <x:v>61355.03</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>0</x:v>
+        <x:v>2556.45</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>10225.84</x:v>
+        <x:v>559864.61</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>10225.84</x:v>
+        <x:v>472944.99</x:v>
       </x:c>
       <x:c r="L52" s="4">
-        <x:v>0</x:v>
+        <x:v>86919.62</x:v>
       </x:c>
       <x:c r="M52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>24</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>3834.69</x:v>
+        <x:v>10225.84</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>3834.69</x:v>
+        <x:v>10225.84</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>103280.96</x:v>
+        <x:v>3834.69</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>71580.87</x:v>
+        <x:v>3834.69</x:v>
       </x:c>
       <x:c r="L54" s="4">
-        <x:v>31700.09</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>1165473.26</x:v>
+        <x:v>103280.96</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>834210.57</x:v>
+        <x:v>71580.87</x:v>
       </x:c>
       <x:c r="L55" s="4">
-        <x:v>331262.69</x:v>
+        <x:v>31700.09</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>6641.69</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>1165473.26</x:v>
       </x:c>
       <x:c r="K56" s="4">
         <x:v>834210.57</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>331262.69</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>0</x:v>
+        <x:v>6641.69</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>88975.06</x:v>
+        <x:v>1165473.26</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>71180.06</x:v>
+        <x:v>834210.57</x:v>
       </x:c>
       <x:c r="L57" s="4">
-        <x:v>17795</x:v>
+        <x:v>331262.69</x:v>
       </x:c>
       <x:c r="M57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>135492.35</x:v>
+        <x:v>88975.06</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>60971.56</x:v>
+        <x:v>71180.06</x:v>
       </x:c>
       <x:c r="L58" s="4">
-        <x:v>74520.79</x:v>
+        <x:v>17795</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>135492.35</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>60971.56</x:v>
       </x:c>
       <x:c r="L59" s="4">
-        <x:v>0</x:v>
+        <x:v>74520.79</x:v>
       </x:c>
       <x:c r="M59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>55999.75</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>52379.8</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="L60" s="4">
-        <x:v>3619.95</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>-4820.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>92543.84</x:v>
+        <x:v>55999.75</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>33182.85</x:v>
+        <x:v>52379.8</x:v>
       </x:c>
       <x:c r="L61" s="4">
-        <x:v>59360.99</x:v>
+        <x:v>3619.95</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>0</x:v>
+        <x:v>-4820.98</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>143673.04</x:v>
+        <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>63860.37</x:v>
+        <x:v>26842.82</x:v>
       </x:c>
       <x:c r="L62" s="4">
-        <x:v>79812.67</x:v>
+        <x:v>49850.96</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="I63" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="I63" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J63" s="4">
-        <x:v>246954.01</x:v>
+        <x:v>92543.84</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>125828.95</x:v>
+        <x:v>33182.85</x:v>
       </x:c>
       <x:c r="L63" s="4">
-        <x:v>121125.06</x:v>
+        <x:v>59360.99</x:v>
       </x:c>
       <x:c r="M63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>76693.78</x:v>
+        <x:v>143673.04</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>26842.82</x:v>
+        <x:v>63860.37</x:v>
       </x:c>
       <x:c r="L64" s="4">
-        <x:v>49850.96</x:v>
+        <x:v>79812.67</x:v>
       </x:c>
       <x:c r="M64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>7669.38</x:v>
+        <x:v>246954.01</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>7669.38</x:v>
+        <x:v>125828.95</x:v>
       </x:c>
       <x:c r="L65" s="4">
-        <x:v>0</x:v>
+        <x:v>121125.06</x:v>
       </x:c>
       <x:c r="M65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>4345.98</x:v>
+        <x:v>3042.2</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>4345.98</x:v>
+        <x:v>2812.12</x:v>
       </x:c>
       <x:c r="L66" s="4">
-        <x:v>0</x:v>
+        <x:v>230.08</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>2</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>3042.2</x:v>
+        <x:v>15338.76</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>2812.12</x:v>
+        <x:v>12782.3</x:v>
       </x:c>
       <x:c r="L67" s="4">
-        <x:v>230.08</x:v>
+        <x:v>2556.46</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>0</x:v>
+        <x:v>-505923.32</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>15338.76</x:v>
+        <x:v>8180.68</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>12782.3</x:v>
+        <x:v>6135.51</x:v>
       </x:c>
       <x:c r="L68" s="4">
-        <x:v>2556.46</x:v>
+        <x:v>2045.17</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>-505923.32</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>8180.68</x:v>
+        <x:v>102258.36</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>6135.51</x:v>
+        <x:v>102258.36</x:v>
       </x:c>
       <x:c r="L69" s="4">
-        <x:v>2045.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N69" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>102258.36</x:v>
+        <x:v>7669.38</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>102258.36</x:v>
+        <x:v>7669.38</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>53685.65</x:v>
+        <x:v>4345.98</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>53685.65</x:v>
+        <x:v>4345.98</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>24</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J72" s="4">
         <x:v>3916495.81</x:v>
       </x:c>
       <x:c r="K72" s="4">
         <x:v>3916495.81</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>210</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>800.68</x:v>
+        <x:v>53685.65</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>800.68</x:v>
+        <x:v>53685.65</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>7447.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>5512.53</x:v>
+        <x:v>800.68</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>5256.88</x:v>
+        <x:v>800.68</x:v>
       </x:c>
       <x:c r="L74" s="4">
-        <x:v>255.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>0</x:v>
+        <x:v>7447.99</x:v>
       </x:c>
       <x:c r="N74" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>232637.8</x:v>
+        <x:v>5512.53</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>232637.8</x:v>
+        <x:v>5256.88</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>0</x:v>
+        <x:v>255.65</x:v>
       </x:c>
       <x:c r="M75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>18</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>30677.51</x:v>
+        <x:v>232637.8</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>232637.8</x:v>
       </x:c>
       <x:c r="L76" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>81806.71</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>69535.7</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L77" s="4">
-        <x:v>12271.01</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="M77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J78" s="4">
         <x:v>81806.71</x:v>
       </x:c>
       <x:c r="K78" s="4">
         <x:v>69535.7</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>12271.01</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J79" s="4">
         <x:v>81806.71</x:v>
       </x:c>
       <x:c r="K79" s="4">
         <x:v>69535.7</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>12271.01</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J80" s="4">
         <x:v>81806.71</x:v>
       </x:c>
       <x:c r="K80" s="4">
         <x:v>69535.7</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>12271.01</x:v>
       </x:c>
       <x:c r="M80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N80" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J81" s="4">
         <x:v>81806.71</x:v>
       </x:c>
       <x:c r="K81" s="4">
         <x:v>69535.7</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>12271.01</x:v>
       </x:c>
       <x:c r="M81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J82" s="4">
         <x:v>81806.71</x:v>
       </x:c>
       <x:c r="K82" s="4">
         <x:v>69535.7</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>12271.01</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J83" s="4">
-        <x:v>64167.12</x:v>
+        <x:v>81806.71</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>55475.16</x:v>
+        <x:v>69535.7</x:v>
       </x:c>
       <x:c r="L83" s="4">
-        <x:v>8691.96</x:v>
+        <x:v>12271.01</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>41120.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C84" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D84" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C84" s="3" t="s">
+      <x:c r="E84" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F84" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D84" s="3" t="s">
+      <x:c r="G84" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E84" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F84" s="3" t="s">
+      <x:c r="H84" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="G84" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H84" s="3" t="s">
+      <x:c r="I84" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="I84" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J84" s="4">
-        <x:v>60332.43</x:v>
+        <x:v>64167.12</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>60332.43</x:v>
+        <x:v>55475.16</x:v>
       </x:c>
       <x:c r="L84" s="4">
-        <x:v>0</x:v>
+        <x:v>8691.96</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>12782.3</x:v>
+        <x:v>41120.65</x:v>
       </x:c>
       <x:c r="N84" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C85" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C85" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D85" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>71580.87</x:v>
+        <x:v>60332.43</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>50106.61</x:v>
+        <x:v>60332.43</x:v>
       </x:c>
       <x:c r="L85" s="4">
-        <x:v>21474.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>0</x:v>
+        <x:v>12782.3</x:v>
       </x:c>
       <x:c r="N85" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>61355.01</x:v>
+        <x:v>71580.87</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>61355.01</x:v>
+        <x:v>50106.61</x:v>
       </x:c>
       <x:c r="L86" s="4">
-        <x:v>0</x:v>
+        <x:v>21474.26</x:v>
       </x:c>
       <x:c r="M86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N86" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>32722.68</x:v>
+        <x:v>61355.01</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>30677.51</x:v>
+        <x:v>61355.01</x:v>
       </x:c>
       <x:c r="L87" s="4">
-        <x:v>2045.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>-4601.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>2</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>32722.68</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="L88" s="4">
-        <x:v>0</x:v>
+        <x:v>2045.17</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>0</x:v>
+        <x:v>-4601.63</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G89" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="G89" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J89" s="4">
-        <x:v>103280.96</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>71580.87</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L89" s="4">
-        <x:v>31700.09</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N89" s="5">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>119647.42</x:v>
+        <x:v>103280.96</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>103286.08</x:v>
+        <x:v>71580.87</x:v>
       </x:c>
       <x:c r="L90" s="4">
-        <x:v>16361.34</x:v>
+        <x:v>31700.09</x:v>
       </x:c>
       <x:c r="M90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>119647.42</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>103286.08</x:v>
       </x:c>
       <x:c r="L91" s="4">
-        <x:v>0</x:v>
+        <x:v>16361.34</x:v>
       </x:c>
       <x:c r="M91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>102258.38</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>76693.78</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L93" s="4">
-        <x:v>25564.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>18</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>82179.35</x:v>
+        <x:v>102258.38</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>73961.41</x:v>
+        <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L94" s="4">
-        <x:v>8217.94</x:v>
+        <x:v>25564.6</x:v>
       </x:c>
       <x:c r="M94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>255645.93</x:v>
+        <x:v>82179.35</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>178952.15</x:v>
+        <x:v>73961.41</x:v>
       </x:c>
       <x:c r="L95" s="4">
-        <x:v>76693.78</x:v>
+        <x:v>8217.94</x:v>
       </x:c>
       <x:c r="M95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>281210.52</x:v>
+        <x:v>255645.93</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>126544.73</x:v>
+        <x:v>178952.15</x:v>
       </x:c>
       <x:c r="L96" s="4">
-        <x:v>154665.79</x:v>
+        <x:v>76693.78</x:v>
       </x:c>
       <x:c r="M96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>1533.87</x:v>
+        <x:v>281210.52</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>1533.87</x:v>
+        <x:v>126544.73</x:v>
       </x:c>
       <x:c r="L97" s="4">
-        <x:v>0</x:v>
+        <x:v>154665.79</x:v>
       </x:c>
       <x:c r="M97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="98" spans="1:15" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <x:c r="A99" s="0" t="s">
+    <x:row r="98" spans="1:15">
+      <x:c r="A98" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
-    </x:row>
+      <x:c r="C98" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D98" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E98" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F98" s="3" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="G98" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H98" s="3" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="I98" s="3" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="J98" s="4">
+        <x:v>107371.3</x:v>
+      </x:c>
+      <x:c r="K98" s="4">
+        <x:v>107371.3</x:v>
+      </x:c>
+      <x:c r="L98" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M98" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N98" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O98" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:15">
+      <x:c r="A104" s="0" t="s">
+        <x:v>296</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A98:J98"/>
     <x:mergeCell ref="A99:J99"/>
     <x:mergeCell ref="A100:J100"/>
     <x:mergeCell ref="A101:J101"/>
     <x:mergeCell ref="A102:J102"/>
     <x:mergeCell ref="A103:J103"/>
+    <x:mergeCell ref="A104:J104"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>