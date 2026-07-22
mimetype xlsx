--- v2 (2026-06-06)
+++ v3 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05407e4206c4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60b1428b9308433ca917aca21b8559cc.psmdcp" Id="R7b1eccda0e9d48ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19914fb0c8a5487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4ffd19258514c22b4422608234f38e7.psmdcp" Id="Ra3adcd1313104bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>