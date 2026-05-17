--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187a7040575d4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb13f08bd6ee48368701f98aca02fc59.psmdcp" Id="Rc996a937f9af4960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b07b2e6f18a41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/292851a3095c4da78eb8e8075b3f5aa9.psmdcp" Id="R3884e9c92bd147cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -731,63 +731,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>151071743.73</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>128410981.71</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>22660762.02</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>7781312.81</x:v>
+        <x:v>7888684.11</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>6032617.76</x:v>
+        <x:v>6124645.7</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1295646.38</x:v>
+        <x:v>1310989.74</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>453048.67</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>4.85</x:v>
+        <x:v>4.92</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>47036.79</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>40090.27</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>6946.52</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.03</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>389788439.75</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>331320173.97</x:v>
       </x:c>
       <x:c r="D7" s="9">