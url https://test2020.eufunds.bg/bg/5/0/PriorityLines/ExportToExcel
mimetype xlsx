--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b07b2e6f18a41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/292851a3095c4da78eb8e8075b3f5aa9.psmdcp" Id="R3884e9c92bd147cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e990a05b3946db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fb8c83a91824e228e3ec86e9c42a606.psmdcp" Id="R78bc898dbe054306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>