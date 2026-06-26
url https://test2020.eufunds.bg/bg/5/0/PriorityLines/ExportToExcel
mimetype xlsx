--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e990a05b3946db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fb8c83a91824e228e3ec86e9c42a606.psmdcp" Id="R78bc898dbe054306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93f5782a8ec48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d284cfafbe16467da6f5a0562dd239d5.psmdcp" Id="Re5cf12a8cee34bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>