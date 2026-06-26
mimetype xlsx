--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93f5782a8ec48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d284cfafbe16467da6f5a0562dd239d5.psmdcp" Id="Re5cf12a8cee34bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf9a05f9ef04e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c63e81c6b3d544d3b19372d84c62044a.psmdcp" Id="Ra09646ffe2024604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>