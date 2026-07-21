--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf9a05f9ef04e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c63e81c6b3d544d3b19372d84c62044a.psmdcp" Id="Ra09646ffe2024604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc53ac0efb054b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4355e426be61435ebf01c5a1a911eb50.psmdcp" Id="R7f202ef52d984390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>