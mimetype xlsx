--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc53ac0efb054b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4355e426be61435ebf01c5a1a911eb50.psmdcp" Id="R7f202ef52d984390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf57e2e652e14875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e9057d2411e442b9023274b5167ea89.psmdcp" Id="R4a15ac4392864a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>