--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737beab7d1374fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/177c07a437bc4da2a8fffc96689a49fd.psmdcp" Id="R79665c4797ac4dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re627ffd6dad5480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec7771cdbae6419b90825afa8e0666f1.psmdcp" Id="R0931098fac0e42d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,63 +719,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>51129188.12</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>43459809.9</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>7669378.22</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>1910339.6</x:v>
+        <x:v>1872283.89</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>1853261.92</x:v>
+        <x:v>1823685.55</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>25154.2</x:v>
+        <x:v>18092.13</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>31923.48</x:v>
+        <x:v>30506.21</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>3.67</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>18841.11</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>18023.04</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>818.07</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>511291881196.22</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>434598099016.79</x:v>
       </x:c>
       <x:c r="D7" s="9">