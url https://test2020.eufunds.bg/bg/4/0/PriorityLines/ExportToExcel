--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re627ffd6dad5480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec7771cdbae6419b90825afa8e0666f1.psmdcp" Id="R0931098fac0e42d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c71db84858e4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccac60394df54c8bb5c9166d20e33c9d.psmdcp" Id="R4b975a2ca4f94e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>