--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c71db84858e4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccac60394df54c8bb5c9166d20e33c9d.psmdcp" Id="R4b975a2ca4f94e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90805ed5a7c648ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/125403bb16c64aefb2fcf52c273acfc8.psmdcp" Id="Rd51a432901594456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>