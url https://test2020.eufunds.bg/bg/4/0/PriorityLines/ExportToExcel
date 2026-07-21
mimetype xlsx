--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90805ed5a7c648ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/125403bb16c64aefb2fcf52c273acfc8.psmdcp" Id="Rd51a432901594456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd176674f1a4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/152a32aafd04483382545de3db74456d.psmdcp" Id="R4c88a991f0744aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>