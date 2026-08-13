--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd176674f1a4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/152a32aafd04483382545de3db74456d.psmdcp" Id="R4c88a991f0744aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re502aa104295430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4b78cf3a6ea4561b1bbd66e1ab19dcc.psmdcp" Id="Rf0ce5765e43f4b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>