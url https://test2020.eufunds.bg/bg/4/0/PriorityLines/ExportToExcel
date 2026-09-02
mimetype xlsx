--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re502aa104295430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4b78cf3a6ea4561b1bbd66e1ab19dcc.psmdcp" Id="Rf0ce5765e43f4b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d7b6c2fcc14342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccde87f2c0ec4f87be3d100be3e02052.psmdcp" Id="R40031f21fda94b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>