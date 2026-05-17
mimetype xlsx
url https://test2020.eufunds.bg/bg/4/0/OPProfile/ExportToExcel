--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490aaff401ec4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bcaee2f83d142d88422a2a5371db8f7.psmdcp" Id="R12fe4fb4d0704e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7024f66831ac4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e78da93d80c44d4afcbefc2757c1421.psmdcp" Id="R5f98dcbfc8164232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1517,566 +1517,566 @@
       </x:c>
       <x:c r="H42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>2501890.53</x:v>
+        <x:v>2465252.09</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>2112988.57</x:v>
+        <x:v>2083412.2</x:v>
       </x:c>
       <x:c r="G43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>2803552.75</x:v>
+        <x:v>2766914.31</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>2369401.45</x:v>
+        <x:v>2339825.08</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B45" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C45" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D45" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E45" s="4">
-        <x:v>2803552.75</x:v>
+        <x:v>2766914.31</x:v>
       </x:c>
       <x:c r="F45" s="4">
-        <x:v>2369401.45</x:v>
+        <x:v>2339825.08</x:v>
       </x:c>
       <x:c r="G45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="4">
         <x:v>-613.55</x:v>
       </x:c>
       <x:c r="I45" s="4">
         <x:v>-511.29</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>-0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B46" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C46" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D46" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E46" s="4">
-        <x:v>2804575.35</x:v>
+        <x:v>2767936.91</x:v>
       </x:c>
       <x:c r="F46" s="4">
-        <x:v>2369912.75</x:v>
+        <x:v>2340336.38</x:v>
       </x:c>
       <x:c r="G46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="4">
         <x:v>-664.68</x:v>
       </x:c>
       <x:c r="I46" s="4">
         <x:v>-552.19</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>-0</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B47" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C47" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D47" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E47" s="4">
-        <x:v>3213608.85</x:v>
+        <x:v>3176970.41</x:v>
       </x:c>
       <x:c r="F47" s="4">
-        <x:v>2778946.25</x:v>
+        <x:v>2749369.88</x:v>
       </x:c>
       <x:c r="G47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="4">
         <x:v>281.21</x:v>
       </x:c>
       <x:c r="I47" s="4">
         <x:v>-40.9</x:v>
       </x:c>
       <x:c r="J47" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B48" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C48" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D48" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E48" s="4">
-        <x:v>4371042.06</x:v>
+        <x:v>4334403.62</x:v>
       </x:c>
       <x:c r="F48" s="4">
-        <x:v>3849569.96</x:v>
+        <x:v>3819993.59</x:v>
       </x:c>
       <x:c r="G48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="4">
         <x:v>19249.63</x:v>
       </x:c>
       <x:c r="I48" s="4">
         <x:v>18416.74</x:v>
       </x:c>
       <x:c r="J48" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B49" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C49" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D49" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E49" s="4">
-        <x:v>4436206.22</x:v>
+        <x:v>4399567.78</x:v>
       </x:c>
       <x:c r="F49" s="4">
-        <x:v>3911475.91</x:v>
+        <x:v>3881899.54</x:v>
       </x:c>
       <x:c r="G49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="4">
         <x:v>43556.45</x:v>
       </x:c>
       <x:c r="I49" s="4">
         <x:v>41562.92</x:v>
       </x:c>
       <x:c r="J49" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C50" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D50" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E50" s="4">
-        <x:v>4436206.22</x:v>
+        <x:v>4399567.78</x:v>
       </x:c>
       <x:c r="F50" s="4">
-        <x:v>3911475.91</x:v>
+        <x:v>3881899.54</x:v>
       </x:c>
       <x:c r="G50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="4">
         <x:v>43556.45</x:v>
       </x:c>
       <x:c r="I50" s="4">
         <x:v>41562.92</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B51" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C51" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D51" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E51" s="4">
-        <x:v>4436206.22</x:v>
+        <x:v>4399567.78</x:v>
       </x:c>
       <x:c r="F51" s="4">
-        <x:v>3911475.91</x:v>
+        <x:v>3881899.54</x:v>
       </x:c>
       <x:c r="G51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="4">
         <x:v>43556.45</x:v>
       </x:c>
       <x:c r="I51" s="4">
         <x:v>41562.92</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B52" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C52" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D52" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E52" s="4">
-        <x:v>4436206.22</x:v>
+        <x:v>4399567.78</x:v>
       </x:c>
       <x:c r="F52" s="4">
-        <x:v>3911475.91</x:v>
+        <x:v>3881899.54</x:v>
       </x:c>
       <x:c r="G52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="4">
         <x:v>43950.66</x:v>
       </x:c>
       <x:c r="I52" s="4">
         <x:v>41752.36</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B53" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C53" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D53" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E53" s="4">
-        <x:v>4436206.22</x:v>
+        <x:v>4399567.78</x:v>
       </x:c>
       <x:c r="F53" s="4">
-        <x:v>3911475.91</x:v>
+        <x:v>3881899.54</x:v>
       </x:c>
       <x:c r="G53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="4">
         <x:v>43950.66</x:v>
       </x:c>
       <x:c r="I53" s="4">
         <x:v>41752.36</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B54" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C54" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D54" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E54" s="4">
-        <x:v>4436206.22</x:v>
+        <x:v>4399567.78</x:v>
       </x:c>
       <x:c r="F54" s="4">
-        <x:v>3911475.91</x:v>
+        <x:v>3881899.54</x:v>
       </x:c>
       <x:c r="G54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="4">
         <x:v>43950.66</x:v>
       </x:c>
       <x:c r="I54" s="4">
         <x:v>41752.36</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B55" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C55" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D55" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E55" s="4">
-        <x:v>4436206.22</x:v>
+        <x:v>4399567.78</x:v>
       </x:c>
       <x:c r="F55" s="4">
-        <x:v>3911475.91</x:v>
+        <x:v>3881899.54</x:v>
       </x:c>
       <x:c r="G55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="4">
         <x:v>43950.66</x:v>
       </x:c>
       <x:c r="I55" s="4">
         <x:v>41752.36</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B56" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C56" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D56" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E56" s="4">
-        <x:v>4436206.22</x:v>
+        <x:v>4399567.78</x:v>
       </x:c>
       <x:c r="F56" s="4">
-        <x:v>3911475.91</x:v>
+        <x:v>3881899.54</x:v>
       </x:c>
       <x:c r="G56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="4">
         <x:v>43950.66</x:v>
       </x:c>
       <x:c r="I56" s="4">
         <x:v>41752.36</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B57" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C57" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D57" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E57" s="4">
-        <x:v>4436206.22</x:v>
+        <x:v>4399567.78</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>3911475.91</x:v>
+        <x:v>3881899.54</x:v>
       </x:c>
       <x:c r="G57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="4">
         <x:v>43950.66</x:v>
       </x:c>
       <x:c r="I57" s="4">
         <x:v>41752.36</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="4">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C58" s="4">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D58" s="4">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E58" s="4">
-        <x:v>4436206.22</x:v>
+        <x:v>4399567.78</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>3911475.91</x:v>
+        <x:v>3881899.54</x:v>
       </x:c>
       <x:c r="G58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="4">
         <x:v>43950.66</x:v>
       </x:c>
       <x:c r="I58" s="4">
         <x:v>41752.36</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B59" s="6">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C59" s="6">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D59" s="6">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E59" s="6">
-        <x:v>4436206.22</x:v>
+        <x:v>4399567.78</x:v>
       </x:c>
       <x:c r="F59" s="6">
-        <x:v>3911475.91</x:v>
+        <x:v>3881899.54</x:v>
       </x:c>
       <x:c r="G59" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="6">
         <x:v>43950.66</x:v>
       </x:c>
       <x:c r="I59" s="6">
         <x:v>41752.36</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>