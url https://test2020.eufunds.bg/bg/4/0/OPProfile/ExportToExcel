--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7024f66831ac4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e78da93d80c44d4afcbefc2757c1421.psmdcp" Id="R5f98dcbfc8164232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8cc64b451d4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dd17a3d61564b2485dc260ad043ac31.psmdcp" Id="R9da970c3c19145b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>