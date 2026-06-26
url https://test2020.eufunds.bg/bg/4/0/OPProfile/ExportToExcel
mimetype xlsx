--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8cc64b451d4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dd17a3d61564b2485dc260ad043ac31.psmdcp" Id="R9da970c3c19145b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce928b21e2bf4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/987a7f55b554439d9072b29edc481c8a.psmdcp" Id="R7257819dfd274276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>