--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce928b21e2bf4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/987a7f55b554439d9072b29edc481c8a.psmdcp" Id="R7257819dfd274276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186be7fd85424647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69302ac413124ba68421da0fea65874d.psmdcp" Id="R6a51e433dd764c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>