--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186be7fd85424647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69302ac413124ba68421da0fea65874d.psmdcp" Id="R6a51e433dd764c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502b299ef8bb4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f82a7b0bdfb45d7b2b32baae24c0840.psmdcp" Id="R871a2838d9784693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>