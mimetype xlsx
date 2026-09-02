--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502b299ef8bb4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f82a7b0bdfb45d7b2b32baae24c0840.psmdcp" Id="R871a2838d9784693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re83169b26192495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5e497c34acb4e83b1c3e66543e263bc.psmdcp" Id="Raa31fa8bf72b4411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>