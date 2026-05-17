--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0939c39f417a4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/041f2cd261864eafbb73b2dc258d5ffc.psmdcp" Id="R41485ccd80c94bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90d02a8f63c4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d94b668ee22470fbec281d1faf26ac6.psmdcp" Id="Rcfef4eb532064f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>