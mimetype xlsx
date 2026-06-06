--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90d02a8f63c4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d94b668ee22470fbec281d1faf26ac6.psmdcp" Id="Rcfef4eb532064f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06009d314276411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da19c1f1cd8d4763aeeffa1ad5a4c532.psmdcp" Id="R46cd26bb06d8402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>