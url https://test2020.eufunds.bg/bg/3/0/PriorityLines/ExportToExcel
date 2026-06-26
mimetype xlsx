--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06009d314276411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da19c1f1cd8d4763aeeffa1ad5a4c532.psmdcp" Id="R46cd26bb06d8402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4ea2f37e8e4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/704fb66c9bec446d92593cced58aa143.psmdcp" Id="R1cbd91685ff340f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>