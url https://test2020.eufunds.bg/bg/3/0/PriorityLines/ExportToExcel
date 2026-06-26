--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4ea2f37e8e4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/704fb66c9bec446d92593cced58aa143.psmdcp" Id="R1cbd91685ff340f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bcbebd73724f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e918b464dc94712a55c0b4129b520d6.psmdcp" Id="R842c966440fc4cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>