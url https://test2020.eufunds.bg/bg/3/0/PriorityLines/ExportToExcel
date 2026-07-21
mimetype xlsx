--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bcbebd73724f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e918b464dc94712a55c0b4129b520d6.psmdcp" Id="R842c966440fc4cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765dcb8361ad45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a46d6ae06b924e5bbf624fb761795c7e.psmdcp" Id="Rddb8894617454607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>