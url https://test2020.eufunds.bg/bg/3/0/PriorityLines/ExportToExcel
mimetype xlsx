--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765dcb8361ad45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a46d6ae06b924e5bbf624fb761795c7e.psmdcp" Id="Rddb8894617454607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b7e80f44944128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82621eedeb3540758f085b46d636d997.psmdcp" Id="Rdc148dc16ec74be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>