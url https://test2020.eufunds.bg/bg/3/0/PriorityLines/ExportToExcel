--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b7e80f44944128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82621eedeb3540758f085b46d636d997.psmdcp" Id="Rdc148dc16ec74be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094da8bbbaa74bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fd5cf4835b14985b8fb28bedfd42d0d.psmdcp" Id="Re2a6c983afe44b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>