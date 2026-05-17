--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02fa0e30219e41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aed4f4cd0b374c2583ad2fbd56b17d17.psmdcp" Id="R7631f60913dc45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86a75fe68db4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/286c7f2302ac466493d00c3476e78afc.psmdcp" Id="Rdd7b8d64547f4c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>