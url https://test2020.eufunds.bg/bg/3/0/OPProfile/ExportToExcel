--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86a75fe68db4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/286c7f2302ac466493d00c3476e78afc.psmdcp" Id="Rdd7b8d64547f4c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07655fcae404e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b73cdc5c9d64ddab1316ca1b1440d91.psmdcp" Id="R552086f6866a45f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>