--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07655fcae404e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b73cdc5c9d64ddab1316ca1b1440d91.psmdcp" Id="R552086f6866a45f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6bdacf3ea74b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04bf694424244ce49695d3e972cda4fc.psmdcp" Id="Rc528d16a127c4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>