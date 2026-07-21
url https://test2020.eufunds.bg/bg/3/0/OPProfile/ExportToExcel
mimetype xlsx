--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6bdacf3ea74b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04bf694424244ce49695d3e972cda4fc.psmdcp" Id="Rc528d16a127c4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646aa3f639b14a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e850cd47ebe04c24bb39da7bd941a1cf.psmdcp" Id="R4abc5724bb3840e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>