--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646aa3f639b14a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e850cd47ebe04c24bb39da7bd941a1cf.psmdcp" Id="R4abc5724bb3840e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4578116f8a3242d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71c1d5841bf847328a6be6921c7e2ecc.psmdcp" Id="Ra9c6e9a91c994735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>