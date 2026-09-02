--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4578116f8a3242d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71c1d5841bf847328a6be6921c7e2ecc.psmdcp" Id="Ra9c6e9a91c994735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ede38819865438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd82728df5ef4d728e8eb8233b872997.psmdcp" Id="R81b88e1da2b047f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>