--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c22567d447c4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/293f4617671249df9fc107f0c5fd6065.psmdcp" Id="Ra80c2a2af4d3450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f7ff1ba5154454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f52b446ed8140ecbe86aba3c19bd031.psmdcp" Id="Rae6c2407a24c4041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>