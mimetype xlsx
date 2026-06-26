--- v1 (2026-06-26)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f7ff1ba5154454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f52b446ed8140ecbe86aba3c19bd031.psmdcp" Id="Rae6c2407a24c4041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3e245640f1458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f307227003754e21a4c65eefe94e6988.psmdcp" Id="Rdd7999aaf1de406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>