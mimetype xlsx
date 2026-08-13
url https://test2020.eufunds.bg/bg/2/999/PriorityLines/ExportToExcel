--- v2 (2026-06-26)
+++ v3 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3e245640f1458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f307227003754e21a4c65eefe94e6988.psmdcp" Id="Rdd7999aaf1de406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625ae2f911b64693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da68e0f3f7d6458b835a081ffbf20e1f.psmdcp" Id="R124335f22f764f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,63 +719,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>40448.3</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>15963.56</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24484.74</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>3510245.84</x:v>
+        <x:v>3515358.76</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>2120811.58</x:v>
+        <x:v>2124901.92</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>528774.58</x:v>
+        <x:v>529797.16</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>860659.68</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>6550.55</x:v>
+        <x:v>6563.19</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>8078.41</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>6462.73</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>1615.68</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>19.97</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="9">