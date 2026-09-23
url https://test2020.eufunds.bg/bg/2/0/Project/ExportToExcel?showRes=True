--- v1 (2026-07-21)
+++ v2 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e826faf27c4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f0b4c558acf482a8f3b7f725ed8f01c.psmdcp" Id="Reb81c4dd8b2a41c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723dcc51e5e74bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/960b68659c9f4cb7b3434c07262dee30.psmdcp" Id="R9d41a1123fc3461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -235,50 +235,68 @@
   <x:si>
     <x:t>България, гр.София, 2300, wdw</x:t>
   </x:si>
   <x:si>
     <x:t>Стрелча</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Струма 11</x:t>
   </x:si>
   <x:si>
     <x:t>176889119 ИНТЕРАКТИВНА БЪЛГАРИЯ БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Стрелча</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Струма 22</x:t>
   </x:si>
   <x:si>
+    <x:t>Кандидат</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нестопанска организация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Други компании</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, Улица</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.003-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Наименование на проектно предложение 456</x:t>
+  </x:si>
+  <x:si>
     <x:t>201787699 КАРАЯНЕВ 2011 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Антоново, 2300, двд</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>КАРАЯНЕВ 2011</x:t>
   </x:si>
   <x:si>
     <x:t>122546387 Кратко описание на проектното предложение (до 2 000 символа) 0</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна администрация</x:t>
   </x:si>
   <x:si>
     <x:t>АМС / министерство</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1756, Кратко описание на проектното предложение (до 2 000 символа) 0</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Айтос</x:t>
@@ -314,53 +332,50 @@
     <x:t>НАИВ</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (под наблюдение)</x:t>
   </x:si>
   <x:si>
     <x:t>130823243 НАЦИОНАЛНА КОМПАНИЯ "ЖЕЛЕЗОПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнителна агенция / административна структура, създадена с нормативен акт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, КНЯГИНЯ МАРИЯ ЛУИЗА, номер 110</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Рехабилитация на железопътната инфраструктура по участъците на железопътната линия Пловдив – Бургас – възстановяване, ремонт и модернизация на тягови подстанции Бургас, Карнобат и Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (временно спрян)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.001-0006</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Други компании</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Наименование</x:t>
   </x:si>
   <x:si>
     <x:t>гр.София,гара Бов</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на жп инфраструктура</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
@@ -789,51 +804,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O44"/>
+  <x:dimension ref="A1:O45"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1333,505 +1348,552 @@
       </x:c>
       <x:c r="K28" s="4">
         <x:v>3469.62</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>61394.38</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>61394.38</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>57282.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="H30" s="3" t="s">
+      <x:c r="I30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="I30" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J30" s="4">
-        <x:v>51.13</x:v>
+        <x:v>61394.38</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>34.09</x:v>
+        <x:v>61394.38</x:v>
       </x:c>
       <x:c r="L30" s="4">
-        <x:v>17.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>0</x:v>
+        <x:v>57282.58</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>20</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C31" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>2556459.4</x:v>
+        <x:v>51.13</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>2045167.52</x:v>
+        <x:v>34.09</x:v>
       </x:c>
       <x:c r="L31" s="4">
-        <x:v>511291.88</x:v>
+        <x:v>17.04</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>20951.22</x:v>
+        <x:v>2556459.4</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>20400.56</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="L32" s="4">
-        <x:v>550.66</x:v>
+        <x:v>511291.88</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>36189.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>0</x:v>
+        <x:v>20951.22</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>0</x:v>
+        <x:v>20400.56</x:v>
       </x:c>
       <x:c r="L33" s="4">
-        <x:v>0</x:v>
+        <x:v>550.66</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>0</x:v>
+        <x:v>36189.24</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>2689804.33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>2561981.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L34" s="4">
-        <x:v>127822.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>112177.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>0</x:v>
+        <x:v>2689804.33</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>0</x:v>
+        <x:v>2561981.36</x:v>
       </x:c>
       <x:c r="L35" s="4">
-        <x:v>0</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>0</x:v>
+        <x:v>112177.44</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>100</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>61355.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L36" s="4">
-        <x:v>10225.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>8</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J37" s="4">
+        <x:v>61355.03</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>51129.19</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>10225.84</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="O37" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:15">
+      <x:c r="A38" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B38" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D38" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E38" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F38" s="3" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G38" s="3" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H38" s="3" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="I38" s="3" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J38" s="4">
         <x:v>699922.8</x:v>
       </x:c>
-      <x:c r="K37" s="4">
+      <x:c r="K38" s="4">
         <x:v>360797.88</x:v>
       </x:c>
-      <x:c r="L37" s="4">
+      <x:c r="L38" s="4">
         <x:v>339124.92</x:v>
       </x:c>
-      <x:c r="M37" s="4">
+      <x:c r="M38" s="4">
         <x:v>8078.41</x:v>
       </x:c>
-      <x:c r="N37" s="5">
+      <x:c r="N38" s="5">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="O37" s="3" t="s">
+      <x:c r="O38" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:15" ht="15" customHeight="1"/>
-[...4 lines deleted...]
-    </x:row>
+    <x:row r="39" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:15">
+      <x:c r="A44" s="0" t="s">
+        <x:v>118</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A38:J38"/>
     <x:mergeCell ref="A39:J39"/>
     <x:mergeCell ref="A40:J40"/>
     <x:mergeCell ref="A41:J41"/>
     <x:mergeCell ref="A42:J42"/>
     <x:mergeCell ref="A43:J43"/>
+    <x:mergeCell ref="A44:J44"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>