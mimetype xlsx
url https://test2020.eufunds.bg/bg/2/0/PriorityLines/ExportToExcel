--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3618f594937b40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be351ab7112144cabf338bcec087a187.psmdcp" Id="R6a377b4ccbe749f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b83185a13f4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b92d259a448a428f9ee2e3cd10ccaace.psmdcp" Id="Ree835a4878ee441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>