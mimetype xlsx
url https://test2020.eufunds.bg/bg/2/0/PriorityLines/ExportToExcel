--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b83185a13f4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b92d259a448a428f9ee2e3cd10ccaace.psmdcp" Id="Ree835a4878ee441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb538a928fc4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/291fb2662c8846069b23f41ba46884ca.psmdcp" Id="Rc573b3f4541a4dc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>