--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb538a928fc4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/291fb2662c8846069b23f41ba46884ca.psmdcp" Id="Rc573b3f4541a4dc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1764168221ce488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66eb0c83658b4c5c9ad992c497a7d63f.psmdcp" Id="R8d76f09b62a94d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>