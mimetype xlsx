--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1764168221ce488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66eb0c83658b4c5c9ad992c497a7d63f.psmdcp" Id="R8d76f09b62a94d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7808d17f695f4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3877a4974bb34837a6c315eaf7fdaa8e.psmdcp" Id="Rb9201c2995664ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>