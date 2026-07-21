--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7808d17f695f4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3877a4974bb34837a6c315eaf7fdaa8e.psmdcp" Id="Rb9201c2995664ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4412cff0b7044652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51ac3d73cfaa48a5a3678175306be609.psmdcp" Id="R3b06e448bba74638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>