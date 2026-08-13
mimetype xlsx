--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4412cff0b7044652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51ac3d73cfaa48a5a3678175306be609.psmdcp" Id="R3b06e448bba74638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9efd213f3a054c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4087edb4e8284a338cec14520aea95b9.psmdcp" Id="R288d6730d1764e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,63 +719,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>40448.3</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>15963.56</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24484.74</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>3510245.84</x:v>
+        <x:v>3515358.76</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>2120811.58</x:v>
+        <x:v>2124901.92</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>528774.58</x:v>
+        <x:v>529797.16</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>860659.68</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>6550.55</x:v>
+        <x:v>6563.19</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>8078.41</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>6462.73</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>1615.68</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>19.97</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="9">