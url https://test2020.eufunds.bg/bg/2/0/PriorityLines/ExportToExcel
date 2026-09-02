--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9efd213f3a054c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4087edb4e8284a338cec14520aea95b9.psmdcp" Id="R288d6730d1764e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1669f303b141b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d81dab1934c4ca8868e20f02ffb82b3.psmdcp" Id="R22bb4a51b63f4d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>