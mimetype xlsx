--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf688534148f4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e4a8960082c4f6b82991e87a651013a.psmdcp" Id="R816e2df0b8c94831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5efb1178d4b44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0733f5bafb5645b38bb9198b79f0cc97.psmdcp" Id="Ra1acc10003b44855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>