--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5efb1178d4b44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0733f5bafb5645b38bb9198b79f0cc97.psmdcp" Id="Ra1acc10003b44855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76ba3604fcd41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79f753f0997a40a4b9d2610c0a293ecb.psmdcp" Id="R86d31a26a4664063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>