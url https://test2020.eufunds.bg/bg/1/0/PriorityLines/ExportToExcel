--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76ba3604fcd41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79f753f0997a40a4b9d2610c0a293ecb.psmdcp" Id="R86d31a26a4664063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2702bc4794c04013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/946ae252a3a047049ef421237aab4393.psmdcp" Id="R93be47afddd848f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>