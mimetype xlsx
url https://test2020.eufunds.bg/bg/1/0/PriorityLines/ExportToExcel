--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2702bc4794c04013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/946ae252a3a047049ef421237aab4393.psmdcp" Id="R93be47afddd848f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8750c45818914d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e91238d059cd415cbe4ae8ff24fb7c52.psmdcp" Id="R55b0c8a388f84950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>