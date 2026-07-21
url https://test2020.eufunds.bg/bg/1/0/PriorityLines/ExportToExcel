--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8750c45818914d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e91238d059cd415cbe4ae8ff24fb7c52.psmdcp" Id="R55b0c8a388f84950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3059410e0949a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94d1d116e0714ca9a7a705ead80aa35a.psmdcp" Id="R407eba2dd23b4898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>