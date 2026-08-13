--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3059410e0949a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94d1d116e0714ca9a7a705ead80aa35a.psmdcp" Id="R407eba2dd23b4898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bb289dc40149c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1a0a4ad0a564c7187ae7e0e1461788c.psmdcp" Id="Rf9c78dbb1ac944f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>