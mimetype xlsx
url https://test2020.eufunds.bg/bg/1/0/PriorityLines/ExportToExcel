--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bb289dc40149c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1a0a4ad0a564c7187ae7e0e1461788c.psmdcp" Id="Rf9c78dbb1ac944f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638a29c0e68948cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf5754ed1ec144f890d88cc0273f7cfa.psmdcp" Id="R5c85c66ac9e24224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>