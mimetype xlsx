--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1faf43a77a4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5aaf3da5a834090b4771e777db8e2a9.psmdcp" Id="R7d3aa107272a404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a657158ffb4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2e0bd8df8a54c60882fd4f65ec3a3a2.psmdcp" Id="R40a32b06c6274dd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>