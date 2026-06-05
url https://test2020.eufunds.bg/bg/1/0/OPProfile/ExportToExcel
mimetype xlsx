--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a657158ffb4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2e0bd8df8a54c60882fd4f65ec3a3a2.psmdcp" Id="R40a32b06c6274dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332bb3292cb748c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7fc73015282432d81f539331bed206d.psmdcp" Id="Rb62d7615e7664cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>