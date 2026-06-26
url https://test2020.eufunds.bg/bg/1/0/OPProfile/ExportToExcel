--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332bb3292cb748c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7fc73015282432d81f539331bed206d.psmdcp" Id="Rb62d7615e7664cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5131f117ea874fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1055435db17e4607b2eea5ec1bc94c65.psmdcp" Id="Rc3f231870f9240d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>