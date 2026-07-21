--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5131f117ea874fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1055435db17e4607b2eea5ec1bc94c65.psmdcp" Id="Rc3f231870f9240d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c76e453c58c459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9ef46dbdf7a45d7ad586422aad1c972.psmdcp" Id="R6506c779f2e344bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>