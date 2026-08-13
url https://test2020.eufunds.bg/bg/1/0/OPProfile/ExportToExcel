--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c76e453c58c459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9ef46dbdf7a45d7ad586422aad1c972.psmdcp" Id="R6506c779f2e344bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa8c5b54de543f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b99d6153db4f4d66a8c19e3bc415194a.psmdcp" Id="Rc6d04d7a141648cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>