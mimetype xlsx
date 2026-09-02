--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa8c5b54de543f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b99d6153db4f4d66a8c19e3bc415194a.psmdcp" Id="Rc6d04d7a141648cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c3f2fec3a44799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aadbc585885b4c1fac617a59e038a15c.psmdcp" Id="Rb6d8f29c5f984207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>