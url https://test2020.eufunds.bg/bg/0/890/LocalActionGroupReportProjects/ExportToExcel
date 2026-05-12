--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd71edc474ac41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56bc82185dfa404cb4b06ad3e7ff4a33.psmdcp" Id="R33b992fc567b44e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f086044618c4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1e33930b29743bcbf5d9bbd24a1f115.psmdcp" Id="Ra097eac1c17a463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>