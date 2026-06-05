--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f086044618c4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1e33930b29743bcbf5d9bbd24a1f115.psmdcp" Id="Ra097eac1c17a463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb895cf52c4e84f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0179b5fde78c4fbd8a4a4ca1a5243ff8.psmdcp" Id="Rd0fdea89a4864d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>