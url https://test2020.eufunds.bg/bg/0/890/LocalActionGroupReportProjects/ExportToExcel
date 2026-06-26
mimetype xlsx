--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb895cf52c4e84f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0179b5fde78c4fbd8a4a4ca1a5243ff8.psmdcp" Id="Rd0fdea89a4864d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473a2f49be7f45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78a016df4a59439d9c883d9723729405.psmdcp" Id="Ref4b1fa7ba7143c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>