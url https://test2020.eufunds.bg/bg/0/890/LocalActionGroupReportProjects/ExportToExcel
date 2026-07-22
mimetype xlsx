--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473a2f49be7f45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78a016df4a59439d9c883d9723729405.psmdcp" Id="Ref4b1fa7ba7143c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1005a953d8e94d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f294ac60b6704e0584563486b01ad434.psmdcp" Id="R93dee71f433647ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>