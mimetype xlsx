--- v4 (2026-07-22)
+++ v5 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1005a953d8e94d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f294ac60b6704e0584563486b01ad434.psmdcp" Id="R93dee71f433647ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8e466f67f24d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0465c0cfd0f04d5e87e6809825e58806.psmdcp" Id="R710c05cc05a6403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>