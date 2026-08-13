--- v5 (2026-07-22)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8e466f67f24d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0465c0cfd0f04d5e87e6809825e58806.psmdcp" Id="R710c05cc05a6403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f42b53beaff4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c27309b88b6474696c5241379cda34e.psmdcp" Id="R48140c57440a47b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>