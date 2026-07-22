--- v0 (2026-05-12)
+++ v1 (2026-07-22)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ddec8b454454478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1c871765727482b9e0909524558e584.psmdcp" Id="R1f5c65a89c704890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb999a235e649411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70cc70687cdb4fccb50522fbb61a00bc.psmdcp" Id="Rad621a949ea54e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение на ВОМР</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ/МИРГ</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
-    <x:t>Общо към 12.05.2026 г.</x:t>
+    <x:t>Общо към 22.07.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
     <x:t>АББГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ "Смолян, Девин, Чепеларе"-Тест</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен - Варна 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен-Белослав 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Айтос 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аксаково 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Антоново - Омуртаг 2027</x:t>
   </x:si>
@@ -380,50 +380,53 @@
     <x:t>МИГ Троян, Априлци, Угърчин 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Троян, Ловеч</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Тунджа 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Тунджа-Сливен-Долината на Тунджа 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Тутракан-Сливо поле 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Харманли 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Хисаря 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Чирпан 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Ябланица-Правец 2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНИСТЕРСТВО НА ТРУДА И СОЦИАЛНАТА ПОЛИТИКА</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ "Царево"-Тест</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ Бургас - Камено 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ Български черноморски сговор Бяла - Долни чифлик - Аврен 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ Варна, район Аспарухово - Белослав - Аксаково 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ Западни Родопи: Батак - Девин - Доспат 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ Котел - Сливен - Нова Загора - Твърдица 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ Лом - Брусарци 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ Монтана - Ружинци - Димово 2027</x:t>
   </x:si>
@@ -986,51 +989,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J150"/>
+  <x:dimension ref="A1:J151"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="42.853482" style="0" customWidth="1"/>
     <x:col min="2" max="6" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
       <x:c r="G2" s="1"/>
       <x:c r="H2" s="1"/>
       <x:c r="I2" s="1"/>
       <x:c r="J2" s="1"/>
     </x:row>
     <x:row r="3" spans="1:10" ht="15" customHeight="1"/>
@@ -1449,63 +1452,63 @@
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B25" s="8">
         <x:v>670360465.37</x:v>
       </x:c>
       <x:c r="C25" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D25" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E25" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F25" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B26" s="8">
-        <x:v>0</x:v>
+        <x:v>1000000</x:v>
       </x:c>
       <x:c r="C26" s="8">
         <x:v>408010.92</x:v>
       </x:c>
       <x:c r="D26" s="8">
-        <x:v>0</x:v>
+        <x:v>40.8</x:v>
       </x:c>
       <x:c r="E26" s="8">
         <x:v>511.3</x:v>
       </x:c>
       <x:c r="F26" s="8">
-        <x:v>0</x:v>
+        <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B27" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D27" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E27" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F27" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="7" t="s">
         <x:v>29</x:v>
@@ -1549,63 +1552,63 @@
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B30" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D30" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E30" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F30" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="7" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B31" s="8">
-        <x:v>0</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="C31" s="8">
         <x:v>55475.16</x:v>
       </x:c>
       <x:c r="D31" s="8">
-        <x:v>0</x:v>
+        <x:v>18.49</x:v>
       </x:c>
       <x:c r="E31" s="8">
         <x:v>41120.65</x:v>
       </x:c>
       <x:c r="F31" s="8">
-        <x:v>0</x:v>
+        <x:v>13.71</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="7" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C32" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D32" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E32" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F32" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="7" t="s">
         <x:v>34</x:v>
@@ -2932,51 +2935,51 @@
       </x:c>
       <x:c r="B99" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C99" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D99" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E99" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F99" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10">
       <x:c r="A100" s="7" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B100" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C100" s="8">
-        <x:v>0</x:v>
+        <x:v>565000</x:v>
       </x:c>
       <x:c r="D100" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E100" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F100" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10">
       <x:c r="A101" s="7" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B101" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C101" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D101" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E101" s="8">
@@ -3389,83 +3392,83 @@
     <x:row r="122" spans="1:10">
       <x:c r="A122" s="7" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B122" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C122" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D122" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E122" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F122" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10">
       <x:c r="A123" s="7" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B123" s="8">
-        <x:v>1528762.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C123" s="8">
-        <x:v>102258.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D123" s="8">
-        <x:v>6.69</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E123" s="8">
-        <x:v>43909.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F123" s="8">
-        <x:v>2.87</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10">
       <x:c r="A124" s="7" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B124" s="8">
-        <x:v>0</x:v>
+        <x:v>1528762.72</x:v>
       </x:c>
       <x:c r="C124" s="8">
-        <x:v>0</x:v>
+        <x:v>102258.38</x:v>
       </x:c>
       <x:c r="D124" s="8">
-        <x:v>0</x:v>
+        <x:v>6.69</x:v>
       </x:c>
       <x:c r="E124" s="8">
-        <x:v>0</x:v>
+        <x:v>43909.75</x:v>
       </x:c>
       <x:c r="F124" s="8">
-        <x:v>0</x:v>
+        <x:v>2.87</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10">
       <x:c r="A125" s="7" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B125" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C125" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D125" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E125" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F125" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10">
       <x:c r="A126" s="7" t="s">
         <x:v>127</x:v>
@@ -3609,100 +3612,100 @@
     <x:row r="133" spans="1:10">
       <x:c r="A133" s="7" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B133" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C133" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D133" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E133" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F133" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10">
       <x:c r="A134" s="7" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B134" s="8">
-        <x:v>1000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C134" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D134" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E134" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F134" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10">
       <x:c r="A135" s="7" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B135" s="8">
-        <x:v>25564594.06</x:v>
+        <x:v>1000000</x:v>
       </x:c>
       <x:c r="C135" s="8">
-        <x:v>573151.57</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D135" s="8">
-        <x:v>2.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E135" s="8">
-        <x:v>74.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F135" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10">
       <x:c r="A136" s="7" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B136" s="8">
-        <x:v>0</x:v>
+        <x:v>25564594.06</x:v>
       </x:c>
       <x:c r="C136" s="8">
-        <x:v>0</x:v>
+        <x:v>573151.57</x:v>
       </x:c>
       <x:c r="D136" s="8">
-        <x:v>0</x:v>
+        <x:v>2.24</x:v>
       </x:c>
       <x:c r="E136" s="8">
-        <x:v>0</x:v>
+        <x:v>74.98</x:v>
       </x:c>
       <x:c r="F136" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10">
       <x:c r="A137" s="7" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B137" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C137" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D137" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E137" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F137" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
@@ -3809,128 +3812,148 @@
     <x:row r="143" spans="1:10">
       <x:c r="A143" s="7" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B143" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C143" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D143" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E143" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F143" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10">
       <x:c r="A144" s="7" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B144" s="8">
-        <x:v>10225.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C144" s="8">
-        <x:v>1701669.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D144" s="8">
-        <x:v>16640.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E144" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F144" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10">
       <x:c r="A145" s="7" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B145" s="8">
-        <x:v>0</x:v>
+        <x:v>10225.84</x:v>
       </x:c>
       <x:c r="C145" s="8">
-        <x:v>0</x:v>
+        <x:v>1701669.84</x:v>
       </x:c>
       <x:c r="D145" s="8">
-        <x:v>0</x:v>
+        <x:v>16640.88</x:v>
       </x:c>
       <x:c r="E145" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F145" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10">
       <x:c r="A146" s="7" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B146" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C146" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D146" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E146" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F146" s="8">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:10">
+      <x:c r="A147" s="7" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B147" s="8">
         <x:v>300000</x:v>
       </x:c>
-      <x:c r="C146" s="8">
-[...17 lines deleted...]
-    </x:row>
+      <x:c r="C147" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D147" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E147" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F147" s="8">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="149" spans="1:10">
       <x:c r="A149" s="0" t="s">
         <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:10">
+      <x:c r="A150" s="0" t="s">
+        <x:v>150</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="10">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:B5"/>
     <x:mergeCell ref="C4:D4"/>
     <x:mergeCell ref="E4:F4"/>
-    <x:mergeCell ref="A147:J147"/>
     <x:mergeCell ref="A148:J148"/>
     <x:mergeCell ref="A149:J149"/>
+    <x:mergeCell ref="A150:J150"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>implementation</vt:lpstr>
       <vt:lpstr>implementation!Print_Area</vt:lpstr>
       <vt:lpstr>implementation!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>