--- v2 (2026-07-22)
+++ v3 (2026-09-20)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075c9f941d9e4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59d21c94071e452a8ea97c4a443bc32d.psmdcp" Id="Rf3dc636d98ce440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33671f2581ed40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1ea0cfa58fc4924bebf567e183e8d14.psmdcp" Id="R18cb5af8e22642e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение на ВОМР</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ/МИРГ</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
-    <x:t>Общо към 22.07.2026 г.</x:t>
+    <x:t>Общо към 20.09.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
     <x:t>АББГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ "Смолян, Девин, Чепеларе"-Тест</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен - Варна 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен-Белослав 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Айтос 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аксаково 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Антоново - Омуртаг 2027</x:t>
   </x:si>
@@ -2495,51 +2495,51 @@
       </x:c>
       <x:c r="B77" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C77" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D77" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E77" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F77" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10">
       <x:c r="A78" s="7" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B78" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C78" s="8">
-        <x:v>1022.58</x:v>
+        <x:v>1511.29</x:v>
       </x:c>
       <x:c r="D78" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E78" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F78" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10">
       <x:c r="A79" s="7" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B79" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C79" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D79" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E79" s="8">