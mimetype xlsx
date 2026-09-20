--- v6 (2026-08-13)
+++ v7 (2026-09-20)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1846067f32427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91312885a1904755925323cc374d4ecb.psmdcp" Id="R170c2d7dad534f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0bdba98eec14cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3402d67dd424d789a07f009e9625f7b.psmdcp" Id="R6467faca76374089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение на ВОМР</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ/МИРГ</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
-    <x:t>Общо към 13.08.2026 г.</x:t>
+    <x:t>Общо към 20.09.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
     <x:t>АББГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ "Смолян, Девин, Чепеларе"-Тест</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен - Варна 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен-Белослав 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Айтос 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аксаково 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Антоново - Омуртаг 2027</x:t>
   </x:si>
@@ -2495,51 +2495,51 @@
       </x:c>
       <x:c r="B77" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C77" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D77" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E77" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F77" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10">
       <x:c r="A78" s="7" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B78" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C78" s="8">
-        <x:v>1022.58</x:v>
+        <x:v>1511.29</x:v>
       </x:c>
       <x:c r="D78" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E78" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F78" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10">
       <x:c r="A79" s="7" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B79" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C79" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D79" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E79" s="8">