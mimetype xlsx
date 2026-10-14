--- v7 (2026-09-20)
+++ v8 (2026-10-14)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0bdba98eec14cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3402d67dd424d789a07f009e9625f7b.psmdcp" Id="R6467faca76374089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d09289b5d6479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d861b297795b4689a19c35f717bbafda.psmdcp" Id="Rafe46a972a8c4ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение на ВОМР</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ/МИРГ</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
-    <x:t>Общо към 20.09.2026 г.</x:t>
+    <x:t>Общо към 14.10.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
     <x:t>АББГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ "Смолян, Девин, Чепеларе"-Тест</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен - Варна 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аврен-Белослав 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Айтос 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Аксаково 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Антоново - Омуртаг 2027</x:t>
   </x:si>
@@ -2392,51 +2392,51 @@
     <x:row r="72" spans="1:10">
       <x:c r="A72" s="7" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B72" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C72" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D72" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E72" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F72" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10">
       <x:c r="A73" s="7" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B73" s="8">
-        <x:v>0</x:v>
+        <x:v>14000000</x:v>
       </x:c>
       <x:c r="C73" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D73" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E73" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F73" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10">
       <x:c r="A74" s="7" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B74" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C74" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D74" s="8">
@@ -3835,54 +3835,54 @@
       </x:c>
       <x:c r="B144" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C144" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D144" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E144" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F144" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10">
       <x:c r="A145" s="7" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B145" s="8">
         <x:v>10225.84</x:v>
       </x:c>
       <x:c r="C145" s="8">
-        <x:v>1701669.84</x:v>
+        <x:v>1743046.81</x:v>
       </x:c>
       <x:c r="D145" s="8">
-        <x:v>16640.88</x:v>
+        <x:v>17045.51</x:v>
       </x:c>
       <x:c r="E145" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F145" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10">
       <x:c r="A146" s="7" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B146" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C146" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D146" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E146" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F146" s="8">