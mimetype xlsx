--- v1 (2026-07-22)
+++ v2 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d0260e73d945ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81339ca0775b49308a3a28c091de65a7.psmdcp" Id="Rf3a4ed0ddbba4876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2994881bd94b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5f3c06de1504078849774246a1a6969.psmdcp" Id="Rd54250951192409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
@@ -76,51 +76,51 @@
   <x:si>
     <x:t>Марица</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-15.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Тест 456</x:t>
   </x:si>
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
     <x:t>130823243 НАЦИОНАЛНА КОМПАНИЯ "ЖЕЛЕЗОПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, КНЯГИНЯ МАРИЯ ЛУИЗА, номер 110</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-15.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>456</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключен (към датата на приключване)</x:t>
+    <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите е на база последна актуализация на договора за БФП</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -645,54 +645,54 @@
       </x:c>
       <x:c r="J5" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K5" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="4">
-        <x:v>511.29</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="G6" s="4">
-        <x:v>511.29</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="H6" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J6" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K6" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>