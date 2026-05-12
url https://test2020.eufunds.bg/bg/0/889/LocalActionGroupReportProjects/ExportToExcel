--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcdf3f503b484554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aca6195df05941c087dda475246c20ce.psmdcp" Id="R0edd6acf77aa49fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273db456fbe54b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79be6ff94289488b80dff4a475a2d2e4.psmdcp" Id="R93f9c5f84c1c4613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>