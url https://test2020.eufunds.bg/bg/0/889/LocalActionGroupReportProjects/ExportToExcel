--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273db456fbe54b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79be6ff94289488b80dff4a475a2d2e4.psmdcp" Id="R93f9c5f84c1c4613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c40faf76ed54e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e78cecf5d7e647938fe8b11a14e90eb8.psmdcp" Id="Rf5164561afaf4aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>