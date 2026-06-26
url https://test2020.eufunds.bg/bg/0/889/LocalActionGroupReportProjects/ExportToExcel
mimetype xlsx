--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c40faf76ed54e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e78cecf5d7e647938fe8b11a14e90eb8.psmdcp" Id="Rf5164561afaf4aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d08c67c1934e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cb2aa0a8ca041bcb27c4f5e13bb4249.psmdcp" Id="R74b0909e26d943dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>