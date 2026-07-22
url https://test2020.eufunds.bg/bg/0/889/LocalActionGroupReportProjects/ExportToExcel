--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d08c67c1934e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cb2aa0a8ca041bcb27c4f5e13bb4249.psmdcp" Id="R74b0909e26d943dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f912fab3bb6402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8620ec3bcc5943beb293967388bb38ea.psmdcp" Id="Rae3ae90ee8654b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>