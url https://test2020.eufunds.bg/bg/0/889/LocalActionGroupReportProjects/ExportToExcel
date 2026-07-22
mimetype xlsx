--- v4 (2026-07-22)
+++ v5 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f912fab3bb6402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8620ec3bcc5943beb293967388bb38ea.psmdcp" Id="Rae3ae90ee8654b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c8cc863e834dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b063aaed02aa4b27a355e03cd3f719fb.psmdcp" Id="Ra728069dd5c44b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>