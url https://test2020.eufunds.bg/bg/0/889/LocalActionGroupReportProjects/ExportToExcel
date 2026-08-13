--- v5 (2026-07-22)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c8cc863e834dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b063aaed02aa4b27a355e03cd3f719fb.psmdcp" Id="Ra728069dd5c44b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa3dee33a744787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cfdab12504447f9833f8a4ec57f6341.psmdcp" Id="R3a21b9b9bbfe4a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>