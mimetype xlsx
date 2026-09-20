--- v6 (2026-08-13)
+++ v7 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa3dee33a744787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cfdab12504447f9833f8a4ec57f6341.psmdcp" Id="R3a21b9b9bbfe4a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b75e07746824e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/308289172e3745a9937bb75067e3076d.psmdcp" Id="R97e73060f7a541d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>