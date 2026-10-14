--- v7 (2026-09-20)
+++ v8 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b75e07746824e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/308289172e3745a9937bb75067e3076d.psmdcp" Id="R97e73060f7a541d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bca00c58814d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0729e65bb6214306bee892575a2e9787.psmdcp" Id="Ra57bb4ab4673413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Проекти МИГ</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ</x:t>
   </x:si>
   <x:si>
@@ -110,50 +110,53 @@
     <x:t>Програма за развитие на селските райони</x:t>
   </x:si>
   <x:si>
     <x:t>Околна среда 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Иновации и конкурентоспособност 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Програма за морско дело и рибарство 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Програмата за морско дело, рибарство и аквакултури 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Ардино-Джебел 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Балчик-Генерал Тошево 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Видин Димово</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Костенец 2010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ Мъглиж-Казанлък -Гурково 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ общини Минерални бани и Черноочене 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Панагюрище-Стрелча-Лесичово 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Струма-Симитли, Кресна и Струмяни 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Троян, Априлци, Угърчин 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ "Царево"-Тест</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ Никопол - Белене - Гулянци 2027</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ Пазарджик 2020</x:t>
   </x:si>
   <x:si>
     <x:t>МИРГ Шабла - Каварна - Балчик 2020</x:t>
   </x:si>
@@ -576,51 +579,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:U41"/>
+  <x:dimension ref="A1:U42"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="42.853482" style="0" customWidth="1"/>
     <x:col min="2" max="20" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:21" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:21">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
       <x:c r="G2" s="1"/>
       <x:c r="H2" s="1"/>
       <x:c r="I2" s="1"/>
       <x:c r="J2" s="1"/>
     </x:row>
     <x:row r="3" spans="1:21" ht="15" customHeight="1"/>
@@ -1842,63 +1845,63 @@
       </x:c>
       <x:c r="P22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q22" s="4">
         <x:v>1785.81</x:v>
       </x:c>
       <x:c r="R22" s="4">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="S22" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U22" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C23" s="4">
-        <x:v>255645.94</x:v>
+        <x:v>14000000</x:v>
       </x:c>
       <x:c r="D23" s="4">
-        <x:v>0</x:v>
+        <x:v>2.93</x:v>
       </x:c>
       <x:c r="E23" s="5">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F23" s="4">
-        <x:v>0</x:v>
+        <x:v>410000</x:v>
       </x:c>
       <x:c r="G23" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J23" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K23" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -1907,54 +1910,54 @@
       </x:c>
       <x:c r="P23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U23" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C24" s="4">
-        <x:v>511291.88</x:v>
+        <x:v>255645.94</x:v>
       </x:c>
       <x:c r="D24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E24" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G24" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J24" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K24" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -1969,249 +1972,249 @@
       </x:c>
       <x:c r="O24" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U24" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C25" s="4">
-        <x:v>1022583.76</x:v>
+        <x:v>511291.88</x:v>
       </x:c>
       <x:c r="D25" s="4">
-        <x:v>21.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E25" s="5">
-        <x:v>8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F25" s="4">
-        <x:v>216171</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G25" s="5">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="4">
-        <x:v>2.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I25" s="4">
-        <x:v>24107.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J25" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K25" s="5">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L25" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="4">
-        <x:v>24107.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O25" s="5">
-        <x:v>7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P25" s="4">
-        <x:v>335.87</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="Q25" s="4">
-        <x:v>80970.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R25" s="4">
-        <x:v>7.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="S25" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U25" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C26" s="4">
-        <x:v>2556459.41</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D26" s="4">
-        <x:v>46.55</x:v>
+        <x:v>21.14</x:v>
       </x:c>
       <x:c r="E26" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="4">
-        <x:v>1190100</x:v>
+        <x:v>216171</x:v>
       </x:c>
       <x:c r="G26" s="5">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H26" s="4">
-        <x:v>0</x:v>
+        <x:v>2.36</x:v>
       </x:c>
       <x:c r="I26" s="4">
-        <x:v>0</x:v>
+        <x:v>24107.41</x:v>
       </x:c>
       <x:c r="J26" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K26" s="5">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L26" s="5">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="4">
-        <x:v>0</x:v>
+        <x:v>24107.41</x:v>
       </x:c>
       <x:c r="O26" s="5">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="P26" s="4">
-        <x:v>0</x:v>
+        <x:v>335.87</x:v>
       </x:c>
       <x:c r="Q26" s="4">
-        <x:v>89964.88</x:v>
+        <x:v>80970.23</x:v>
       </x:c>
       <x:c r="R26" s="4">
-        <x:v>3.52</x:v>
+        <x:v>7.92</x:v>
       </x:c>
       <x:c r="S26" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U26" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C27" s="4">
-        <x:v>511291.88</x:v>
+        <x:v>2556459.41</x:v>
       </x:c>
       <x:c r="D27" s="4">
-        <x:v>0</x:v>
+        <x:v>46.55</x:v>
       </x:c>
       <x:c r="E27" s="5">
-        <x:v>0</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="4">
-        <x:v>0</x:v>
+        <x:v>1190100</x:v>
       </x:c>
       <x:c r="G27" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J27" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K27" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L27" s="5">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M27" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O27" s="5">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="P27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q27" s="4">
-        <x:v>0</x:v>
+        <x:v>89964.88</x:v>
       </x:c>
       <x:c r="R27" s="4">
-        <x:v>0</x:v>
+        <x:v>3.52</x:v>
       </x:c>
       <x:c r="S27" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U27" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C28" s="4">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="D28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E28" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G28" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J28" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -2235,438 +2238,438 @@
       </x:c>
       <x:c r="Q28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U28" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C29" s="4">
-        <x:v>1500000</x:v>
+        <x:v>511291.88</x:v>
       </x:c>
       <x:c r="D29" s="4">
-        <x:v>124.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E29" s="5">
-        <x:v>6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F29" s="4">
-        <x:v>1867610</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G29" s="5">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="4">
-        <x:v>37.48</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I29" s="4">
-        <x:v>562221.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J29" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K29" s="5">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L29" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="5">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="4">
-        <x:v>562221.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O29" s="5">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P29" s="4">
-        <x:v>32.56</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="Q29" s="4">
-        <x:v>183042.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R29" s="4">
-        <x:v>12.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U29" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C30" s="4">
-        <x:v>759999.59</x:v>
+        <x:v>1500000</x:v>
       </x:c>
       <x:c r="D30" s="4">
-        <x:v>32.5</x:v>
+        <x:v>124.51</x:v>
       </x:c>
       <x:c r="E30" s="5">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F30" s="4">
-        <x:v>247000</x:v>
+        <x:v>1867610</x:v>
       </x:c>
       <x:c r="G30" s="5">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H30" s="4">
-        <x:v>0</x:v>
+        <x:v>37.48</x:v>
       </x:c>
       <x:c r="I30" s="4">
-        <x:v>0</x:v>
+        <x:v>562221.67</x:v>
       </x:c>
       <x:c r="J30" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K30" s="5">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L30" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="5">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="N30" s="4">
-        <x:v>0</x:v>
+        <x:v>562221.67</x:v>
       </x:c>
       <x:c r="O30" s="5">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="P30" s="4">
-        <x:v>0</x:v>
+        <x:v>32.56</x:v>
       </x:c>
       <x:c r="Q30" s="4">
-        <x:v>0</x:v>
+        <x:v>183042.5</x:v>
       </x:c>
       <x:c r="R30" s="4">
-        <x:v>0</x:v>
+        <x:v>12.2</x:v>
       </x:c>
       <x:c r="S30" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U30" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C31" s="4">
-        <x:v>1000000</x:v>
+        <x:v>759999.59</x:v>
       </x:c>
       <x:c r="D31" s="4">
-        <x:v>74.61</x:v>
+        <x:v>32.5</x:v>
       </x:c>
       <x:c r="E31" s="5">
-        <x:v>8</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F31" s="4">
-        <x:v>746130</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="G31" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J31" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K31" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L31" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O31" s="5">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q31" s="4">
-        <x:v>79761.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R31" s="4">
-        <x:v>7.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U31" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C32" s="4">
-        <x:v>807841.17</x:v>
+        <x:v>1000000</x:v>
       </x:c>
       <x:c r="D32" s="4">
-        <x:v>0</x:v>
+        <x:v>74.61</x:v>
       </x:c>
       <x:c r="E32" s="5">
-        <x:v>0</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="4">
-        <x:v>0</x:v>
+        <x:v>746130</x:v>
       </x:c>
       <x:c r="G32" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J32" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K32" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L32" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O32" s="5">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="P32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q32" s="4">
-        <x:v>0</x:v>
+        <x:v>79761.54</x:v>
       </x:c>
       <x:c r="R32" s="4">
-        <x:v>0</x:v>
+        <x:v>7.98</x:v>
       </x:c>
       <x:c r="S32" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U32" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C33" s="4">
-        <x:v>720921.55</x:v>
+        <x:v>807841.17</x:v>
       </x:c>
       <x:c r="D33" s="4">
-        <x:v>69.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E33" s="5">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F33" s="4">
-        <x:v>500000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G33" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J33" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K33" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L33" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O33" s="5">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q33" s="4">
-        <x:v>102258.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R33" s="4">
-        <x:v>14.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U33" s="4">
-        <x:v>43909.75</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C34" s="4">
-        <x:v>0</x:v>
+        <x:v>720921.55</x:v>
       </x:c>
       <x:c r="D34" s="4">
-        <x:v>0</x:v>
+        <x:v>69.36</x:v>
       </x:c>
       <x:c r="E34" s="5">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4">
-        <x:v>0</x:v>
+        <x:v>500000</x:v>
       </x:c>
       <x:c r="G34" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J34" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K34" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L34" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O34" s="5">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="P34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q34" s="4">
-        <x:v>0</x:v>
+        <x:v>102258.38</x:v>
       </x:c>
       <x:c r="R34" s="4">
-        <x:v>0</x:v>
+        <x:v>14.18</x:v>
       </x:c>
       <x:c r="S34" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U34" s="4">
-        <x:v>0</x:v>
+        <x:v>43909.75</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E35" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G35" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -2690,250 +2693,315 @@
       </x:c>
       <x:c r="Q35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S35" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C36" s="4">
-        <x:v>15338756.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D36" s="4">
-        <x:v>2.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E36" s="5">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>373197</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G36" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K36" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L36" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O36" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C37" s="4">
-        <x:v>10225837.62</x:v>
+        <x:v>15338756.44</x:v>
       </x:c>
       <x:c r="D37" s="4">
-        <x:v>21.37</x:v>
+        <x:v>2.43</x:v>
       </x:c>
       <x:c r="E37" s="5">
-        <x:v>27</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>2185077</x:v>
+        <x:v>373197</x:v>
       </x:c>
       <x:c r="G37" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J37" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K37" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L37" s="5">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O37" s="5">
-        <x:v>5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q37" s="4">
-        <x:v>573151.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R37" s="4">
-        <x:v>5.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U37" s="4">
-        <x:v>74.98</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C38" s="4">
+        <x:v>10225837.62</x:v>
+      </x:c>
+      <x:c r="D38" s="4">
+        <x:v>21.37</x:v>
+      </x:c>
+      <x:c r="E38" s="5">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F38" s="4">
+        <x:v>2185077</x:v>
+      </x:c>
+      <x:c r="G38" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J38" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K38" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L38" s="5">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M38" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O38" s="5">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="P38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="Q38" s="4">
+        <x:v>573151.61</x:v>
+      </x:c>
+      <x:c r="R38" s="4">
+        <x:v>5.6</x:v>
+      </x:c>
+      <x:c r="S38" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="T38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="U38" s="4">
+        <x:v>74.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:21">
+      <x:c r="A39" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B39" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C38" s="4">
+      <x:c r="C39" s="4">
         <x:v>10225.84</x:v>
       </x:c>
-      <x:c r="D38" s="4">
-[...57 lines deleted...]
-        <x:v>42</x:v>
+      <x:c r="D39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E39" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G39" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J39" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K39" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L39" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O39" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="P39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="Q39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="R39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S39" s="5">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="T39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="U39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:21" ht="15" customHeight="1"/>
+    <x:row r="41" spans="1:21">
+      <x:c r="A41" s="0" t="s">
+        <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="5">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
-    <x:mergeCell ref="A39:J39"/>
     <x:mergeCell ref="A40:J40"/>
+    <x:mergeCell ref="A41:J41"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>